--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrective capabilities of laser rescanning for lack-of-fusion pores and property restoration in initially porous 316L PBF-LB parts</w:t>
+                <w:t xml:space="preserve">Understanding the formation mechanism of core-shell oxides in additively manufactured Ni20Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Le Saint</w:t>
+                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Abroug</w:t>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.09.081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331611v1</w:t>
+                <w:t xml:space="preserve">hal-04885405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the formation mechanism of core-shell oxides in additively manufactured Ni20Cr alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrective capabilities of laser rescanning for lack-of-fusion pores and property restoration in initially porous 316L PBF-LB parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Saint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
+                <w:t xml:space="preserve">Foued Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.100053. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.480-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.09.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885405v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture behavior of a Ni-20 wt.%Cr binary alloy processed by Laser Powder Bed Fusion: Influence of the specimen building orientation and rotation angle between layers</w:t>
               </w:r>
@@ -487,51 +487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of re-lasing on the fatigue properties of 316L Stainless Steel Produced by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunran Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,103 +621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of laser powder bed fusion processing on the cyclic and fatigue properties of Ni20Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 890, pp.145915. </w:t>
@@ -853,365 +853,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of a unimodal and a bimodal polycrystal with paired microstructures of ultrafine grains, 2D &amp; 3D</w:t>
+                <w:t xml:space="preserve">Influence of processing parameters on the fracture behaviour of 316L SS printed by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Calvat</w:t>
+                <w:t xml:space="preserve">T Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cisa Bofarull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105434⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.105133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694288v1</w:t>
+                <w:t xml:space="preserve">hal-04692205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of remelting lasing strategies on the fracture toughness of Hastelloy X manufactured by laser powder bed fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical analysis of a unimodal and a bimodal polycrystal with paired microstructures of ultrafine grains, 2D &amp; 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-13⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.105434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459045v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing parameters on the fracture behaviour of 316L SS printed by laser powder bed fusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of remelting lasing strategies on the fracture toughness of Hastelloy X manufactured by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04692205v1</w:t>
+                <w:t xml:space="preserve">hal-05459045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Y$_2$O$_3$ addition on the microstructure and mechanical properties of an Al$_{1.8}$CoCrCu$_{0.5}$FeNi BCC HEA</w:t>
               </w:r>
@@ -1465,103 +1465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the strain hardening mechanisms of Ni20Cr alloy manufactured by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.103610. </w:t>
@@ -1737,90 +1737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microstructural contribution to yield stress and strain hardening of Ni20Cr alloy manufactured by laser powder bed fusion with different volumetric energy densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 968, pp.172241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,90 +1854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Tensile Properties and Microstructure of Ni20Cr Alloy Fabricated by Laser Powder Bed Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 964, pp.97 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1965,265 +1965,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of plastic strain mechanisms of AISI 316L alloys with bimodal grain size distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal forming-induced residual stresses and rule of mixtures’ prediction of tensile behavior of bimetallic wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Dashti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103246⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-u71xzj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598953v1</w:t>
+                <w:t xml:space="preserve">hal-04104810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal forming-induced residual stresses and rule of mixtures’ prediction of tensile behavior of bimetallic wires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigations of plastic strain mechanisms of AISI 316L alloys with bimodal grain size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 926, pp.381-388. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-u71xzj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04104810v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by nanoindentation of the influence of the manufacturing process on the mechanical properties of Copper-Clad Aluminum wires</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2558,741 +2558,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">Experimental and Finite Element Analysis of the Tensile Behavior of Architectured Cu-Al Composite Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (21), pp.6305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14216305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467518v1</w:t>
+                <w:t xml:space="preserve">hal-03396851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the strain hardening mechanisms of ultrafine grained nickel processed by spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucía García de La Cruz</w:t>
+                <w:t xml:space="preserve">Influence of a rescanning strategy with different laser powers on the microstructure and mechanical properties of Hastelloy X elaborated by powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Briatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11010065⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 803, pp.140474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133795v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties characterization of architectured copper aluminum composites manufactured by cold-drawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.110824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Finite Element Analysis of the Tensile Behavior of Architectured Cu-Al Composite Wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Dashti</w:t>
+                <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Nguejio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 828, pp.142113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14216305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03396851v1</w:t>
+                <w:t xml:space="preserve">hal-03467518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a rescanning strategy with different laser powers on the microstructure and mechanical properties of Hastelloy X elaborated by powder bed fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the strain hardening mechanisms of ultrafine grained nickel processed by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Bernard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 803, pp.140474. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met11010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133794v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects in cobalt plastically strained in tension: impact on gliding and twinning work hardening mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.1362-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3454,395 +3454,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving good tensile properties in ultrafine grained nickel by spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucía García de La Cruz</w:t>
+                <w:t xml:space="preserve">A full-field crystal-plasticity analysis of bimodal polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayerling Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">R. Quey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 772, pp.138770. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.178-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929365v1</w:t>
+                <w:t xml:space="preserve">hal-02184404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-field crystal-plasticity analysis of bimodal polycrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Flipon</w:t>
+                <w:t xml:space="preserve">Investigations on the fracture behavior of Inconel 718 superalloys obtained from cast and additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Briatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Quey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.178-192. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.139666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184404v1</w:t>
+                <w:t xml:space="preserve">hal-02866794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the fracture behavior of Inconel 718 superalloys obtained from cast and additive manufacturing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Achieving good tensile properties in ultrafine grained nickel by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.139666. </w:t>
+              <w:t xml:space="preserve">, 2020, 772, pp.138770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866794v1</w:t>
+                <w:t xml:space="preserve">hal-02929365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable surface boundary conditions in strain gradient crystal plasticity model</w:t>
               </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Habraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3958,90 +3958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the effect of bimodal grain size distribution on plasticity and fracture behavior of polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivano Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Gulizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4218,51 +4218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects and magnetoelastic couplings a link between Hall–Petch behaviour and coercive field in soft ferromagnetic metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intermetallic compounds on the electrical resistivity of architectured copper clad aluminum composites elaborated by a restacking drawing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,51 +4694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile properties of spark plasma sintered AISI 316L stainless steel with unimodal and bimodal grain size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 729, pp.249-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5000,274 +5000,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of Extruded 2017A Aluminum Alloy Subjected to Non-Proportional Loading Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the Notched Strength of Woven-Ply PolyPhenylene Sulfide Thermoplastic Composites at a Constant High Temperature by a Physically-Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Allaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
+                <w:t xml:space="preserve">M. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouaad Brik</w:t>
+                <w:t xml:space="preserve">D. Bouscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Marnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.334⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.529-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954205v1</w:t>
+                <w:t xml:space="preserve">hal-01954212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Notched Strength of Woven-Ply PolyPhenylene Sulfide Thermoplastic Composites at a Constant High Temperature by a Physically-Based Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Fatigue of Extruded 2017A Aluminum Alloy Subjected to Non-Proportional Loading Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chabchoub</w:t>
+                <w:t xml:space="preserve">Mouaad Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouscarrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
+                <w:t xml:space="preserve">Gael Marnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 153, pp.529-537. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 725, pp.334-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.06.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954212v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Analysis of the Pre-Hardening Effect on the Cyclic Behavior and Fatigue Life of 304L Stainless Steel</w:t>
               </w:r>
@@ -5455,177 +5455,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Spark Plasma Sintering Conditions on the Sintering and Functional Properties of an Ultra-Fine Grained 316L Stainless Steel Obtained from Ball-Milled Powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Better Understanding of the Ratcheting Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.04.039⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 725, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954247v1</w:t>
+                <w:t xml:space="preserve">hal-01954211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Prestrain Memory Effect on Subsequent Cyclic Behavior of FCC Metallic Materials Presenting Different Dislocations Slip Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5644,616 +5601,659 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78, pp.64-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of the Ratcheting Phenomenon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Spark Plasma Sintering Conditions on the Sintering and Functional Properties of an Ultra-Fine Grained 316L Stainless Steel Obtained from Ball-Milled Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tabalaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 725, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 665, pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954211v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress path on the miniaturization size effect for nickel polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Habraken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.136-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177750v1</w:t>
+                <w:t xml:space="preserve">hal-02177753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémént Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.76--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177753v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of stress path on the miniaturization size effect for nickel polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Habraken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01612372v1</w:t>
+                <w:t xml:space="preserve">hal-02177750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects and Hall–Petch relation in polycrystalline cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,51 +6352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.633-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6589,51 +6589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain path influence on size effects during thin sheet copper microforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence and size effects on strain hardening mechanisms in copper polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6823,51 +6823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Effects in Thin Face-Centered Cubic Metals for Different Complex Forming Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,51 +6978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Habraken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7133,51 +7133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémént Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32-33, pp.184-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7340,51 +7340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element investigation of size effects on the mechanical behavior of nickel single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Habraken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (10), pp.104108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7658,247 +7658,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Effects due to the Reduction of Thickness on the Mechanical Behavior of Nickel Polycrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the temperature on the tensile behaviour of a modified 9Cr–1Mo T91 martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hadjem-Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-010-0286-3⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6758-6764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271118v1</w:t>
+                <w:t xml:space="preserve">hal-02124790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on the tensile behaviour of a modified 9Cr–1Mo T91 martensitic steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic Effects due to the Reduction of Thickness on the Mechanical Behavior of Nickel Polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (10), pp.2498-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-010-0286-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.021⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124790v1</w:t>
+                <w:t xml:space="preserve">hal-02271118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM study of dislocation patterns in near-surface and core regions of deformed nickel polycrystals with few grains across the cross section</w:t>
               </w:r>
@@ -8271,51 +8271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall–Petch behaviour of Ni polycrystals with a few grains per thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (10-11), pp.1718-1720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (20), pp.3591-3593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8482,1235 +8482,1499 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
+                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Chaudhary</w:t>
+                <w:t xml:space="preserve">Aijia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arij Guerziz</w:t>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Caceres</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, 2025, Senlis, France. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177815v1</w:t>
+                <w:t xml:space="preserve">hal-05594012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multiphysics Approach Based on Using Thermal, Mechanical, and Acoustic Measurements in Milling of SKD11 Carbon Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">Duc Thinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Quoc Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gloaguen</w:t>
+                <w:t xml:space="preserve">van Xuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huy Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 28th International Conference on Mechatronics Technology (ICMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ho Chi Minh City, Vietnam. pp.369-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMT67823.2025.11298892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280093v1</w:t>
+                <w:t xml:space="preserve">hal-05594032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Guerziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409082v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Size Dependence on the meso- or on the Micro-scale in Polycrystalline Plasticity. A Comparative Study for Different Grain Size Distributions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCES 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244675v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à champs complets de la plasticité cristalline d’agrégats à distribution bimodale de taille de grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721046v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization by traction and small punch tests of ultra-fine grained AISI 316L with bimodal grain size distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Size Dependence on the meso- or on the Micro-scale in Polycrystalline Plasticity. A Comparative Study for Different Grain Size Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Serrano</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5112699⟩</w:t>
+              <w:t xml:space="preserve">ICCES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Phuket, Thailand. pp.339-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67090-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929368v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of austenitic stainless steel samples with bimodal grain size distributions and investigation of their mechanical behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hug</w:t>
+                <w:t xml:space="preserve">Analyse à champs complets de la plasticité cristalline d’agrégats à distribution bimodale de taille de grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766016v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages à distribution bimodale de taille de grain : description numérique et analyses comparatives expérience-modélisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization by traction and small punch tests of ultra-fine grained AISI 316L with bimodal grain size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vitoria-Gasteiz, France. pp.160002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465458v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of metals via spark plasma sintering using activated powder obtained by ball-milling: Impact on the strain-hardening mechanisms</w:t>
+                <w:t xml:space="preserve">Alliages à distribution bimodale de taille de grain : description numérique et analyses comparatives expérience-modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía García de la Cruz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766097v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaboration of austenitic stainless steel samples with bimodal grain size distributions and investigation of their mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.200007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanostructuration of metals via spark plasma sintering using activated powder obtained by ball-milling: Impact on the strain-hardening mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémént Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland. pp.200002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of ultrafine grained aisi 316L and functional properties characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tabalaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Powder Metallurgy &amp; Particulate Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9720,154 +9984,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of manganese-activated magnesium fluorogermanate with regards to surface phosphor thermometry in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France. 11th Proceedings of the European Combustion Meeting, 2023, Diagnostics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9877,154 +10141,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF POLYCRYSTALS USING WELL-CONTROLLED VORONOI-TYPE TESSELLATIONS AND ITS APPLICATIONS TO MICROMECHANICAL ANALYSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Willot and S. Forest Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Physics and Mechanics of Random Structures: from Morphology to Material Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, 2018, 978-2-35671-529-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10034,114 +10298,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des transitions volume/surface des propriétés mécaniques du nickel polycristallin de haute pureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Caen, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10288,51 +10552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sealy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cisa Bofarull" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Reverte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Alcal&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11008-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104801v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Dashti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Gallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11315-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103246" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-u71xzj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01697-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de La Cruz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11010065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dashti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110824" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14216305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Briatta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Yuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138770" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139666" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Habraken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Benedetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gulizzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973720500079" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fehri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Dammak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4030085" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1580397" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Veloz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Taleb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816506008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de La Cruz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Allaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Brik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabchoub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouscarrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.06.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tabalaiev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.11.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.33" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.06.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB1BQDBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQS0L5JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.10.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Margulies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHNM4P5W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.04.085" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.08.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBHQJX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0286-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87C6A714CD6EC49F1ACD1C6C65F93D51FC34A04D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hadjem-Hamouche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.021" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QT2L2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124788v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7V2DNGK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.09.069" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV4PW136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rudloff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.03.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6GB190-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67090-0_28" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929368v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112699" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de la Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008244" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de la Cruz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008239" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. de La Cruz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Milhem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cisa Bofarull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Reverte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Alcal&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11008-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104801v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Dashti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Gallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11315-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-u71xzj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01697-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14216305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Briatta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140474" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dashti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110824" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de La Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11010065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Yuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138770" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Habraken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Benedetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gulizzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973720500079" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fehri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Dammak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4030085" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1580397" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Veloz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Taleb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816506008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de La Cruz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabchoub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouscarrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Allaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Brik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.06.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.33" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.11.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tabalaiev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.06.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB1BQDBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQS0L5JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.10.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Margulies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHNM4P5W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.04.085" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.08.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBHQJX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hadjem-Hamouche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271118v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0286-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87C6A714CD6EC49F1ACD1C6C65F93D51FC34A04D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QT2L2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124788v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7V2DNGK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.09.069" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV4PW136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rudloff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.03.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6GB190-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Chi Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Tran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huy Phung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Anh Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMT67823.2025.11298892" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67090-0_28" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721046v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112699" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de la Cruz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de la Cruz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008239" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184191v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. de La Cruz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177799v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Milhem" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403216v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>