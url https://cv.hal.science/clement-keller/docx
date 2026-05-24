--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1569,6936 +1569,7187 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089732v1</w:t>
+                <w:t xml:space="preserve">hal-05611032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hardening law on the FEM prediction of residual stresses in copper-clad aluminum wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Dashti</w:t>
+                <w:t xml:space="preserve">Quantifying microstructural contribution to yield stress and strain hardening of Ni20Cr alloy manufactured by laser powder bed fusion with different volumetric energy densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11315-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 968, pp.172241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104801v2</w:t>
+                <w:t xml:space="preserve">hal-05611069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying microstructural contribution to yield stress and strain hardening of Ni20Cr alloy manufactured by laser powder bed fusion with different volumetric energy densities</w:t>
+                <w:t xml:space="preserve">On the origin of the strain hardening mechanisms of Ni20Cr alloy manufactured by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172241⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232695v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Tensile Properties and Microstructure of Ni20Cr Alloy Fabricated by Laser Powder Bed Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
+                <w:t xml:space="preserve">Impact of hardening law on the FEM prediction of residual stresses in copper-clad aluminum wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-0wza3s⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11315-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04311476v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal forming-induced residual stresses and rule of mixtures’ prediction of tensile behavior of bimetallic wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+                <w:t xml:space="preserve">Quantifying microstructural contribution to yield stress and strain hardening of Ni20Cr alloy manufactured by laser powder bed fusion with different volumetric energy densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-u71xzj⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 968, pp.172241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04104810v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of plastic strain mechanisms of AISI 316L alloys with bimodal grain size distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Temperature Tensile Properties and Microstructure of Ni20Cr Alloy Fabricated by Laser Powder Bed Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103246⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 964, pp.97 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0wza3s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598953v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by nanoindentation of the influence of the manufacturing process on the mechanical properties of Copper-Clad Aluminum wires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigations of plastic strain mechanisms of AISI 316L alloys with bimodal grain size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Hug</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652676v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to optimize the mechanical properties of Cu-Al composite wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Metal forming-induced residual stresses and rule of mixtures’ prediction of tensile behavior of bimetallic wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01697-1⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-u71xzj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03662065v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of Hastelloy X elaborated by laser powder bed fusion: Influence of microstructure and building direction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Henry</w:t>
+                <w:t xml:space="preserve">Study by nanoindentation of the influence of the manufacturing process on the mechanical properties of Copper-Clad Aluminum wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165570⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04104815v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Finite Element Analysis of the Tensile Behavior of Architectured Cu-Al Composite Wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Novel approach to optimize the mechanical properties of Cu-Al composite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14216305⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396851v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a rescanning strategy with different laser powers on the microstructure and mechanical properties of Hastelloy X elaborated by powder bed fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture behavior of Hastelloy X elaborated by laser powder bed fusion: Influence of microstructure and building direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 918, pp.165570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03133794v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties characterization of architectured copper aluminum composites manufactured by cold-drawing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dashti</w:t>
+                <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Nguejio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110824⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 828, pp.142113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133793v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">Exploring the strain hardening mechanisms of ultrafine grained nickel processed by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467518v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the strain hardening mechanisms of ultrafine grained nickel processed by spark plasma sintering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure and mechanical properties characterization of architectured copper aluminum composites manufactured by cold-drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dashti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11010065⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.110824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133795v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects in cobalt plastically strained in tension: impact on gliding and twinning work hardening mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">Experimental and Finite Element Analysis of the Tensile Behavior of Architectured Cu-Al Composite Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.01.105⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (21), pp.6305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14216305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137062v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of nickel multicrystals for shear and tensile conditions at room temperature and 573 K</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a rescanning strategy with different laser powers on the microstructure and mechanical properties of Hastelloy X elaborated by powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Briatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 809, pp.140987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.140987⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 803, pp.140474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355428v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-field crystal-plasticity analysis of bimodal polycrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Flipon</w:t>
+                <w:t xml:space="preserve">Size effects in cobalt plastically strained in tension: impact on gliding and twinning work hardening mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1362-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.01.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184404v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the fracture behavior of Inconel 718 superalloys obtained from cast and additive manufacturing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Mechanical response of nickel multicrystals for shear and tensile conditions at room temperature and 573 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Breteau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.139666. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139666⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 809, pp.140987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.140987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866794v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving good tensile properties in ultrafine grained nickel by spark plasma sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mayerling Martinez</w:t>
+                <w:t xml:space="preserve">Investigations on the fracture behavior of Inconel 718 superalloys obtained from cast and additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Briatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 772, pp.138770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138770⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.139666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929365v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable surface boundary conditions in strain gradient crystal plasticity model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duchêne</w:t>
+                <w:t xml:space="preserve">A full-field crystal-plasticity analysis of bimodal polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Habraken</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Quey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103393⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.178-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929352v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the effect of bimodal grain size distribution on plasticity and fracture behavior of polycrystalline materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Calvat</w:t>
+                <w:t xml:space="preserve">Achieving good tensile properties in ultrafine grained nickel by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multiscale Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1756973720500079⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 772, pp.138770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922183v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of the damage process under buckling load in composite reinforced by flax fibres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">Tunable surface boundary conditions in strain gradient crystal plasticity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Habraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs4030085⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.103393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929343v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects and magnetoelastic couplings a link between Hall–Petch behaviour and coercive field in soft ferromagnetic metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">Elucidating the effect of bimodal grain size distribution on plasticity and fracture behavior of polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Gulizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1580397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multiscale Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2050007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1756973720500079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929455v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intermetallic compounds on the electrical resistivity of architectured copper clad aluminum composites elaborated by a restacking drawing method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+                <w:t xml:space="preserve">A characterization of the damage process under buckling load in composite reinforced by flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs4030085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061499v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a bcc multi-principal element alloy: Tensile and simple shear properties and underlying deformation mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Hocini</w:t>
+                <w:t xml:space="preserve">Size effects and magnetoelastic couplings a link between Hall–Petch behaviour and coercive field in soft ferromagnetic metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.062⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (11), pp.1297-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1580397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061382v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the stacking fault energy and temperature on the prestrain memory effect of face centered cubic metal submitted to cyclic loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of intermetallic compounds on the electrical resistivity of architectured copper clad aluminum composites elaborated by a restacking drawing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816506008⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.366-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061751v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties of spark plasma sintered AISI 316L stainless steel with unimodal and bimodal grain size distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Flipon</w:t>
+                <w:t xml:space="preserve">Study of a bcc multi-principal element alloy: Tensile and simple shear properties and underlying deformation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.05.064⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061657v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kocks-Mecking analysis of the size effects on the mechanical behavior of nickel polycrystals</w:t>
+                <w:t xml:space="preserve">Influence of the stacking fault energy and temperature on the prestrain memory effect of face centered cubic metal submitted to cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hug</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Veloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.06008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816506008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766068v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental contribution for better understanding of ratcheting in 304L SS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
+                <w:t xml:space="preserve">Tensile properties of spark plasma sintered AISI 316L stainless steel with unimodal and bimodal grain size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.09.021⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.249-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.05.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766036v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Notched Strength of Woven-Ply PolyPhenylene Sulfide Thermoplastic Composites at a Constant High Temperature by a Physically-Based Model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kocks-Mecking analysis of the size effects on the mechanical behavior of nickel polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.06.047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.106 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954212v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of Extruded 2017A Aluminum Alloy Subjected to Non-Proportional Loading Paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Experimental contribution for better understanding of ratcheting in 304L SS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Marnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.334⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954205v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of the Pre-Hardening Effect on the Cyclic Behavior and Fatigue Life of 304L Stainless Steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Belattar</w:t>
+                <w:t xml:space="preserve">Prediction of the Notched Strength of Woven-Ply PolyPhenylene Sulfide Thermoplastic Composites at a Constant High Temperature by a Physically-Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.03.093⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.529-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954204v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of OFHC Pure Copper and 316L Stainless Steel Subjected to Prior Tensile and Cyclic Prestrains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Marnier</w:t>
+                <w:t xml:space="preserve">Fatigue of Extruded 2017A Aluminum Alloy Subjected to Non-Proportional Loading Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouaad Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 725, pp.334-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954199v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of the Ratcheting Phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Multiscale Analysis of the Pre-Hardening Effect on the Cyclic Behavior and Fatigue Life of 304L Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Taleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.33⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 662, pp.468-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954211v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile Prestrain Memory Effect on Subsequent Cyclic Behavior of FCC Metallic Materials Presenting Different Dislocations Slip Modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Marnier</w:t>
+                <w:t xml:space="preserve">Fatigue of OFHC Pure Copper and 316L Stainless Steel Subjected to Prior Tensile and Cyclic Prestrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.204-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954198v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Spark Plasma Sintering Conditions on the Sintering and Functional Properties of an Ultra-Fine Grained 316L Stainless Steel Obtained from Ball-Milled Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tabalaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 665, pp.125-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A. Dubos</w:t>
+                <w:t xml:space="preserve">Tensile Prestrain Memory Effect on Subsequent Cyclic Behavior of FCC Metallic Materials Presenting Different Dislocations Slip Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.M. Habraken</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.64-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177753v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Better Understanding of the Ratcheting Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 725, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.725.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612372v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress path on the miniaturization size effect for nickel polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Habraken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.136-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177750v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects and Hall–Petch relation in polycrystalline cobalt</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémént Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500839.2015.1020351⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.76--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177763v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional properties of a spark plasma sintered ultrafine-grained 316L steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of stress path on the miniaturization size effect for nickel polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Habraken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.06.053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02153423v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effects and Hall–Petch relation in polycrystalline cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2015.1020351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174295v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain path influence on size effects during thin sheet copper microforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Functional properties of a spark plasma sintered ultrafine-grained 316L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMPT.2013.058964⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408659v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence and size effects on strain hardening mechanisms in copper polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.025⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.012121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271131v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Effects in Thin Face-Centered Cubic Metals for Different Complex Forming Loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Strain path influence on size effects during thin sheet copper microforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gueydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-013-1892-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1-4), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMPT.2013.058964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02271152v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of the free surface effects on the mechanical behavior of thin nickel polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence and size effects on strain hardening mechanisms in copper polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 574, pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02124791v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical integration of rate independent single crystal behavior at large strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Size Effects in Thin Face-Centered Cubic Metals for Different Complex Forming Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clémént Keller</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.10.010⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (12), pp.5478-5487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-013-1892-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703924v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the dynamic strain ageing for a modified T91 martensitic steel</w:t>
+                <w:t xml:space="preserve">Finite element analysis of the free surface effects on the mechanical behavior of thin nickel polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Guillot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Habraken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.12.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271135v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element investigation of size effects on the mechanical behavior of nickel single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Duchêne</w:t>
+                <w:t xml:space="preserve">On the numerical integration of rate independent single crystal behavior at large strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Débordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémént Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.04.085⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32-33, pp.184-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271191v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct correlation between strengthening mechanisms and electrical noise in strained copper wires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of the dynamic strain ageing for a modified T91 martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.104108⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 536, pp.273-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929467v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural size effects on mechanical properties of high purity nickel</w:t>
+                <w:t xml:space="preserve">Finite element investigation of size effects on the mechanical behavior of nickel single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Feaugas</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Habraken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.08.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 550 (12), pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02124784v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on the tensile behaviour of a modified 9Cr–1Mo T91 martensitic steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct correlation between strengthening mechanisms and electrical noise in strained copper wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Guillot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (10), pp.104108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124790v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Effects due to the Reduction of Thickness on the Mechanical Behavior of Nickel Polycrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural size effects on mechanical properties of high purity nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Feaugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-010-0286-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.635-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271118v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study of dislocation patterns in near-surface and core regions of deformed nickel polycrystals with few grains across the cross section</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on the tensile behaviour of a modified 9Cr–1Mo T91 martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Feaugas</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hadjem-Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6758-6764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02124789v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the stress decrease for nickel polycrystals with few grains across the thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic Effects due to the Reduction of Thickness on the Mechanical Behavior of Nickel Polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.054⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (10), pp.2498-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-010-0286-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124788v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Monkman–Grant law to the creep fracture of nodular cast irons with various matrix compositions and structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEM study of dislocation patterns in near-surface and core regions of deformed nickel polycrystals with few grains across the cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Dawi</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Feaugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.04.020⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911368v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall–Petch behaviour of Ni polycrystals with a few grains per thickness</w:t>
+                <w:t xml:space="preserve">On the origin of the stress decrease for nickel polycrystals with few grains across the thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2007.09.069⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 500 (1-2), pp.207-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124787v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the size effect on work hardening behaviour in stage II of Ni20wt.%Cr</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Monkman–Grant law to the creep fracture of nodular cast irons with various matrix compositions and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 518 (1-2), pp.65 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hall–Petch behaviour of Ni polycrystals with a few grains per thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (10-11), pp.1718-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2007.09.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the size effect on work hardening behaviour in stage II of Ni20wt.%Cr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rudloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Risbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (20), pp.3591-3593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2008.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8508,1473 +8759,1473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiphysics approach based on using thermal, mechanical, and acoustic measurements in milling of skd11 carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Duc Thinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quoc Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Xuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huy Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
+              <w:t xml:space="preserve">2025 28th International Conference on Mechatronics Technology (ICMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ho Chi Minh City, Vietnam. pp.369-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMT67823.2025.11298892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594012v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiphysics Approach Based on Using Thermal, Mechanical, and Acoustic Measurements in Milling of SKD11 Carbon Steel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Huy Phung</w:t>
+                <w:t xml:space="preserve">Aijia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Anh Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Conference on Mechatronics Technology (ICMT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMT67823.2025.11298892⟩</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, 2025, Senlis, France. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594032v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arij Guerziz</w:t>
+                <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Caceres</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177815v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">Avinash Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Arij Guerziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gloaguen</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280093v1</w:t>
+                <w:t xml:space="preserve">hal-04177815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Size Dependence on the meso- or on the Micro-scale in Polycrystalline Plasticity. A Comparative Study for Different Grain Size Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Phuket, Thailand. pp.339-347, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67090-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse à champs complets de la plasticité cristalline d’agrégats à distribution bimodale de taille de grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization by traction and small punch tests of ultra-fine grained AISI 316L with bimodal grain size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vitoria-Gasteiz, France. pp.160002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5112699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages à distribution bimodale de taille de grain : description numérique et analyses comparatives expérience-modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+                <w:t xml:space="preserve">Elaboration of austenitic stainless steel samples with bimodal grain size distributions and investigation of their mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.200007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465458v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of austenitic stainless steel samples with bimodal grain size distributions and investigation of their mechanical behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hug</w:t>
+                <w:t xml:space="preserve">Alliages à distribution bimodale de taille de grain : description numérique et analyses comparatives expérience-modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766016v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of metals via spark plasma sintering using activated powder obtained by ball-milling: Impact on the strain-hardening mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía García de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémént Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland. pp.200002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of ultrafine grained aisi 316L and functional properties characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tabalaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Powder Metallurgy &amp; Particulate Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9984,78 +10235,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of manganese-activated magnesium fluorogermanate with regards to surface phosphor thermometry in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10087,51 +10338,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France. 11th Proceedings of the European Combustion Meeting, 2023, Diagnostics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10141,154 +10392,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF POLYCRYSTALS USING WELL-CONTROLLED VORONOI-TYPE TESSELLATIONS AND ITS APPLICATIONS TO MICROMECHANICAL ANALYSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Willot and S. Forest Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Physics and Mechanics of Random Structures: from Morphology to Material Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, 2018, 978-2-35671-529-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10298,114 +10549,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des transitions volume/surface des propriétés mécaniques du nickel polycristallin de haute pureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Caen, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10552,51 +10803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cisa Bofarull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Reverte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Alcal&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11008-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104801v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Dashti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Gallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11315-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-u71xzj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01697-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14216305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Briatta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140474" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dashti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110824" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de La Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11010065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Yuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138770" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Habraken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Benedetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gulizzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973720500079" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fehri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Dammak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4030085" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1580397" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Veloz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Taleb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816506008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de La Cruz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabchoub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouscarrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Allaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Brik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.06.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.33" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.11.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tabalaiev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.06.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB1BQDBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQS0L5JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.10.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Margulies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHNM4P5W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.04.085" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.08.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBHQJX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hadjem-Hamouche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271118v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0286-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87C6A714CD6EC49F1ACD1C6C65F93D51FC34A04D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QT2L2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124788v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7V2DNGK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.09.069" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV4PW136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rudloff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.03.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6GB190-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Chi Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Tran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huy Phung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Anh Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMT67823.2025.11298892" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67090-0_28" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721046v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112699" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de la Cruz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de la Cruz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008239" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184191v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. de La Cruz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177799v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Milhem" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403216v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cisa Bofarull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Reverte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Alcal&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11008-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104801v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Dashti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Gallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11315-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-u71xzj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01697-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de La Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11010065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dashti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110824" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14216305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Briatta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140474" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Yuan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139666" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Habraken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103393" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Benedetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gulizzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973720500079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fehri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Dammak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4030085" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1580397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.062" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Veloz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Taleb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816506008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de La Cruz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.09.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabchoub" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouscarrat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Allaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Brik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.334" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.093" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.06.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tabalaiev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.11.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.725.33" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.06.053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB1BQDBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchene" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQS0L5JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.10.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Margulies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHNM4P5W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.04.085" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929467v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.08.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBHQJX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124790v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hadjem-Hamouche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0286-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87C6A714CD6EC49F1ACD1C6C65F93D51FC34A04D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QT2L2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.054" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7V2DNGK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124787v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.09.069" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV4PW136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rudloff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.03.058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6GB190-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Chi Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Tran" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huy Phung" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Anh Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMT67823.2025.11298892" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67090-0_28" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721046v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112699" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766016v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia de la Cruz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008244" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a de la Cruz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008239" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184191v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. de La Cruz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177799v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Milhem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403216v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>