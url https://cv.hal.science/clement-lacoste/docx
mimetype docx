--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Lacoste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistant IMT Mines AlesTel : +33 466785655e-mail : clement.lacoste@mines-ales.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1503-6378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184414342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor, at [IMT Mines Ales](</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Polymers, Composites, and Hybrids) team (2019 - now )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Habilitation to supervise research (French academic qualification &amp;quot;HDR&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 :  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD at LERMAB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer in Wood Technologies and Industries, ENSTIB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH DOMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Materials, Biocomposites, adhesives, wood, vegetal fibers, recycling, ecoconception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJOR SCIENTIFIC PROJECTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST CROPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYBIOSKIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOFOAMBARK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> fof the Bark Valorization into Insulating Foams and Bioenergy (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED Reserchear</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Forest Research Institute </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, at </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomaterials laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, University of Quebec in Abitibi-Tescamingue </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UQAT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 month and a half (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invited keynote at &amp;quot;Journée de l'adhésion&amp;quot; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JADH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC MENTORSHIP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 post docs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 PhD (2 ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 Master research internship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 Licence resarch internship</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEATCHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Materials science for enginners, selection of materials and process thtough </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSYS GRANTA EDUPACK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for engineers in materials science </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in mechatronic </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MKX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception and design of wood building through </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood materials for civil enginnering students </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAT, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIG, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and for materials science enginners </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood composites </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER BOIS, University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous jobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in biocomposites materials and superabsorbant biopolymers ARMINES (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc flax/basalt epoxy composites for structural applications, INSA Lyon (2016-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in ecoconception of lignocellulosic fibrous insulating materials for buildings, GRENPILE (2015-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PhD student in biobased phenolic foams based on condensed softwood tannins, at LERMAB, Universiy of Lorraine (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- R&D Engineer in thermal modification of wood to improve their durability, JCL Environnement (2011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Strength Properties Related to Microstructure of Chemically Blown Tannin Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (8), pp.4286-4300. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.27295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark tannins: Extraction methods, characterization, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.121745. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pesaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Crosatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of basalt and glass fibres from vacuum infused acrylate-based composites by coupling mechanical and dissolution recycling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e01113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, pp.152159. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Recycling of Vacuum-Infused Thermoplastic Acrylate-Based Composites Reinforced by Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1083. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14061083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bionanocomposites Based on Poly(3-Hydroxybutyrate-co-3-Hydroxyvalerate)/PolylActide Blends Reinforced with Cloisite 30B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olzem Ipek Kalaoglu-Altan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clerck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb11030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khoï Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17047-17054. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable thermal insulation biocomposites from rice husk, wheat husk, wood fibers and textile waste fibers: Elaboration and performances evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.238-245. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin Gels and Their Carbon Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lega Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fernando Ney Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.587. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom9100587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Biosourced Flame Retardant Agents Based on Gallic and Ellagic Acids for Epoxy Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (23), pp.4305. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24234305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nakhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage d’ADN à haut débit en pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sustainability of bark valorisation into biofoam and syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Lijó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.33 - 43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid tannins linked to long carbohydrate chains - MALDI-TOF analysis of the tannin extract of the African locust bean shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drovou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine (P. pinaster) and quebracho (S. lorentzii) tannin-based foams as green acoustic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ella Ebang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.70-73. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural albumin/tannin cellular foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased foams from condensed tannin extracts from Norway spruce (Picea abies) bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.144-153. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the composition of spruce and pine tannin-based foams on their physical, morphological and compression properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjetka Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: Part II. Physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.531-536. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and C-13 NMR analysis of flexible films and lacquers derived from tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.352-360. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic resins prepared with maritime pine bark tannin and bulky-aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.G. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: PART I. Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.450-456. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and 13C NMR Analysis of Tannin–Furanic–Polyurethane Foams Adapted for Industrial Continuous Lines Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad M Al-Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.2985 - 3004. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym6122985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine tannin-based rigid foams: Mechanical and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Tannin/Furanic Resin Foamed With Different Blowing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.743-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresourced pine tannin/furanic foams with glyoxal and glutaraldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.401-405. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Štrbské Pleso, Slovakia. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valorisation d’une plante invasive (Baccharis halimifolia) vers l’écoconception d’un panneaux bois local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Hostequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Combined With Chemical Recycling Adapted For Vacuum-Infused Acrylate-Based Composites Reinforced By Glass And Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Wrapped Flax Rovings with Tannins Molecules for the Development of Fabrics for Composite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Energy determination of particles used as fillers in polymers: Application to lignin/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2022, Lausanne, Switzerland. https://doi.org/10.5075/epfl-298799_978-2-9701614-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fiber Society 2022 Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque IMT - Matériaux pour la transition environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc-Khoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Haurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of An Epoxy Prepolymer Based On Chestnut Agro-Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019 - 7th International Conference on Biodegradable and Biobased Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophenolic compounds from chestnut as flame retardant in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2019 - European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizaveta Gringauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Mikalsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux de particules éco-conçus à partir d’une plante invasive locale : Baccharis halimifolia, Asteraceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Poly(lactic acid)-PHA alloys for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Bioplastics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses rigides de tannins de type procyanidine : formulation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Lacoste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistant IMT Mines AlesTel : +33 466785655e-mail : clement.lacoste@mines-ales.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1503-6378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184414342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor, at [IMT Mines Ales](</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Polymers, Composites, and Hybrids) team (2019 - now )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Habilitation to supervise research (French academic qualification &amp;quot;HDR&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 :  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD at LERMAB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer in Wood Technologies and Industries, ENSTIB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH DOMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Materials, Biocomposites, adhesives, wood, vegetal fibers, recycling, ecoconception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJOR SCIENTIFIC PROJECTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST CROPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYBIOSKIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOFOAMBARK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> fof the Bark Valorization into Insulating Foams and Bioenergy (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED Reserchear</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Forest Research Institute </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, at </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomaterials laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, University of Quebec in Abitibi-Tescamingue </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UQAT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 month and a half (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invited keynote at &amp;quot;Journée de l'adhésion&amp;quot; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JADH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC MENTORSHIP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 post docs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 PhD (2 ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 Master research internship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 Licence resarch internship</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEATCHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Materials science for enginners, selection of materials and process thtough </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSYS GRANTA EDUPACK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for engineers in materials science </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in mechatronic </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MKX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception and design of wood building through </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood materials for civil enginnering students </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAT, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIG, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and for materials science enginners </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood composites </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER BOIS, University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous jobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in biocomposites materials and superabsorbant biopolymers ARMINES (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc flax/basalt epoxy composites for structural applications, INSA Lyon (2016-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in ecoconception of lignocellulosic fibrous insulating materials for buildings, GRENPILE (2015-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PhD student in biobased phenolic foams based on condensed softwood tannins, at LERMAB, Universiy of Lorraine (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- R&D Engineer in thermal modification of wood to improve their durability, JCL Environnement (2011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Strength Properties Related to Microstructure of Chemically Blown Tannin Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (8), pp.4286-4300. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.27295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark tannins: Extraction methods, characterization, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.121745. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pesaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Crosatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of basalt and glass fibres from vacuum infused acrylate-based composites by coupling mechanical and dissolution recycling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e01113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, pp.152159. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Recycling of Vacuum-Infused Thermoplastic Acrylate-Based Composites Reinforced by Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1083. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14061083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bionanocomposites Based on Poly(3-Hydroxybutyrate-co-3-Hydroxyvalerate)/PolylActide Blends Reinforced with Cloisite 30B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olzem Ipek Kalaoglu-Altan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clerck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb11030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khoï Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17047-17054. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable thermal insulation biocomposites from rice husk, wheat husk, wood fibers and textile waste fibers: Elaboration and performances evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.238-245. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin Gels and Their Carbon Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lega Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fernando Ney Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.587. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom9100587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Biosourced Flame Retardant Agents Based on Gallic and Ellagic Acids for Epoxy Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (23), pp.4305. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24234305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nakhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage d’ADN à haut débit en pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sustainability of bark valorisation into biofoam and syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Lijó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.33 - 43. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid tannins linked to long carbohydrate chains - MALDI-TOF analysis of the tannin extract of the African locust bean shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drovou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine (P. pinaster) and quebracho (S. lorentzii) tannin-based foams as green acoustic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ella Ebang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.70-73. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural albumin/tannin cellular foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased foams from condensed tannin extracts from Norway spruce (Picea abies) bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.144-153. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the composition of spruce and pine tannin-based foams on their physical, morphological and compression properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjetka Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: Part II. Physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.531-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and C-13 NMR analysis of flexible films and lacquers derived from tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.352-360. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic resins prepared with maritime pine bark tannin and bulky-aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.G. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: PART I. Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.450-456. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and 13C NMR Analysis of Tannin–Furanic–Polyurethane Foams Adapted for Industrial Continuous Lines Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad M Al-Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.2985 - 3004. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym6122985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine tannin-based rigid foams: Mechanical and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Tannin/Furanic Resin Foamed With Different Blowing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.743-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresourced pine tannin/furanic foams with glyoxal and glutaraldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.401-405. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maria Alves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes journées du RésoFeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Štrbské Pleso, Slovakia. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valorisation d’une plante invasive (Baccharis halimifolia) vers l’écoconception d’un panneaux bois local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Hostequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Combined With Chemical Recycling Adapted For Vacuum-Infused Acrylate-Based Composites Reinforced By Glass And Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Wrapped Flax Rovings with Tannins Molecules for the Development of Fabrics for Composite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Energy determination of particles used as fillers in polymers: Application to lignin/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2022, Lausanne, Switzerland. https://doi.org/10.5075/epfl-298799_978-2-9701614-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fiber Society 2022 Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque IMT - Matériaux pour la transition environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc-Khoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Haurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of An Epoxy Prepolymer Based On Chestnut Agro-Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019 - 7th International Conference on Biodegradable and Biobased Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophenolic compounds from chestnut as flame retardant in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2019 - European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizaveta Gringauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Mikalsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux de particules éco-conçus à partir d’une plante invasive locale : Baccharis halimifolia, Asteraceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Poly(lactic acid)-PHA alloys for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Bioplastics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses rigides de tannins de type procyanidine : formulation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5F19AD9"/>
+    <w:nsid w:val="02D4AFAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D990497D"/>
+    <w:nsid w:val="44855FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ADAB8928"/>
+    <w:nsid w:val="3EAD4A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58F04A74"/>
+    <w:nsid w:val="035EAB4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A460E1B"/>
+    <w:nsid w:val="33B8F6A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9ED36BBF"/>
+    <w:nsid w:val="569331C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1503-6378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184414342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/recherche-doctorat/les-unites-de-recherche/pch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lermab.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enstib.univ-lorraine.fr/fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/sites/default/files/media/2023-06/2023.05_press_release_bestcrop_final_draft.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biofoambark.uni-freiburg.de/Project%20Description" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/uqat/departements/irf/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/services/service/fiche.asp?RefEntite=332&amp;RefPav=BI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jadh-sfa.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ansys.com/fr-fr/products/materials/granta-edupack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/vie-etudiante/souvenirs-de-promo/formation-dingenieur-generaliste/ecomap-cigma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-mecatronique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://04.cadwork.com/?lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-batiment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/programme-formation-dingenieur-generaliste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-bois-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05224265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bentis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Amaral-Labat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Clerck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb11030064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lega Braghiroli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fernando Ney Boss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9100587" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;cheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aicher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Lij&#243;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drovou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhi Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGCFLVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Basso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ella Ebang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQT9L1R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Basso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Laborie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSNQ8MJH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Cop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Kemppainen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giovando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K97XSD80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjetka Conradi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laborie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.04.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NRTH0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Laborie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB5NZ5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.07.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQRVG18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Glasser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Laborie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.08.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH4R146K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Laborie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ2DN9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad M Al-Marzouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym6122985" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0K91P4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-946WXKRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751288v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0259" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1503-6378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184414342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/recherche-doctorat/les-unites-de-recherche/pch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lermab.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enstib.univ-lorraine.fr/fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/sites/default/files/media/2023-06/2023.05_press_release_bestcrop_final_draft.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biofoambark.uni-freiburg.de/Project%20Description" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/uqat/departements/irf/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/services/service/fiche.asp?RefEntite=332&amp;RefPav=BI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jadh-sfa.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ansys.com/fr-fr/products/materials/granta-edupack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/vie-etudiante/souvenirs-de-promo/formation-dingenieur-generaliste/ecomap-cigma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-mecatronique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://04.cadwork.com/?lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-batiment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/programme-formation-dingenieur-generaliste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-bois-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05224265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bentis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Amaral-Labat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Clerck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb11030064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lega Braghiroli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fernando Ney Boss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9100587" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;cheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQSCL1J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Lij&#243;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drovou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhi Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.01.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGCFLVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Basso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ella Ebang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQT9L1R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Basso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Laborie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSNQ8MJH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Cop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Kemppainen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giovando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.089" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K97XSD80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjetka Conradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laborie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NRTH0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Laborie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB5NZ5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.07.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQRVG18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Glasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Laborie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.08.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH4R146K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Laborie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ2DN9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad M Al-Marzouki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym6122985" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0K91P4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-946WXKRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>