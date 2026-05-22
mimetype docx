--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Lacoste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistant IMT Mines AlesTel : +33 466785655e-mail : clement.lacoste@mines-ales.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1503-6378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184414342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor, at [IMT Mines Ales](</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Polymers, Composites, and Hybrids) team (2019 - now )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Habilitation to supervise research (French academic qualification &amp;quot;HDR&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 :  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD at LERMAB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer in Wood Technologies and Industries, ENSTIB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH DOMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Materials, Biocomposites, adhesives, wood, vegetal fibers, recycling, ecoconception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJOR SCIENTIFIC PROJECTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST CROPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYBIOSKIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOFOAMBARK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> fof the Bark Valorization into Insulating Foams and Bioenergy (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED Reserchear</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Forest Research Institute </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, at </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomaterials laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, University of Quebec in Abitibi-Tescamingue </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UQAT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 month and a half (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invited keynote at &amp;quot;Journée de l'adhésion&amp;quot; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JADH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC MENTORSHIP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 post docs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 PhD (2 ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 Master research internship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 Licence resarch internship</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEATCHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Materials science for enginners, selection of materials and process thtough </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSYS GRANTA EDUPACK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for engineers in materials science </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in mechatronic </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MKX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception and design of wood building through </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood materials for civil enginnering students </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAT, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIG, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and for materials science enginners </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood composites </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER BOIS, University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous jobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in biocomposites materials and superabsorbant biopolymers ARMINES (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc flax/basalt epoxy composites for structural applications, INSA Lyon (2016-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in ecoconception of lignocellulosic fibrous insulating materials for buildings, GRENPILE (2015-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PhD student in biobased phenolic foams based on condensed softwood tannins, at LERMAB, Universiy of Lorraine (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- R&D Engineer in thermal modification of wood to improve their durability, JCL Environnement (2011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Strength Properties Related to Microstructure of Chemically Blown Tannin Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (8), pp.4286-4300. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.27295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark tannins: Extraction methods, characterization, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.121745. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pesaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Crosatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of basalt and glass fibres from vacuum infused acrylate-based composites by coupling mechanical and dissolution recycling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e01113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, pp.152159. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Recycling of Vacuum-Infused Thermoplastic Acrylate-Based Composites Reinforced by Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1083. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14061083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bionanocomposites Based on Poly(3-Hydroxybutyrate-co-3-Hydroxyvalerate)/PolylActide Blends Reinforced with Cloisite 30B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olzem Ipek Kalaoglu-Altan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clerck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb11030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khoï Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17047-17054. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable thermal insulation biocomposites from rice husk, wheat husk, wood fibers and textile waste fibers: Elaboration and performances evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.238-245. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin Gels and Their Carbon Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lega Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fernando Ney Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.587. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom9100587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Biosourced Flame Retardant Agents Based on Gallic and Ellagic Acids for Epoxy Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (23), pp.4305. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24234305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nakhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage d’ADN à haut débit en pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sustainability of bark valorisation into biofoam and syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Lijó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.33 - 43. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid tannins linked to long carbohydrate chains - MALDI-TOF analysis of the tannin extract of the African locust bean shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drovou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine (P. pinaster) and quebracho (S. lorentzii) tannin-based foams as green acoustic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ella Ebang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.70-73. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural albumin/tannin cellular foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased foams from condensed tannin extracts from Norway spruce (Picea abies) bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.144-153. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the composition of spruce and pine tannin-based foams on their physical, morphological and compression properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjetka Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: Part II. Physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.531-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and C-13 NMR analysis of flexible films and lacquers derived from tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.352-360. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic resins prepared with maritime pine bark tannin and bulky-aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.G. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: PART I. Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.450-456. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and 13C NMR Analysis of Tannin–Furanic–Polyurethane Foams Adapted for Industrial Continuous Lines Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad M Al-Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.2985 - 3004. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym6122985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine tannin-based rigid foams: Mechanical and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Tannin/Furanic Resin Foamed With Different Blowing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.743-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresourced pine tannin/furanic foams with glyoxal and glutaraldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.401-405. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maria Alves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes journées du RésoFeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Štrbské Pleso, Slovakia. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valorisation d’une plante invasive (Baccharis halimifolia) vers l’écoconception d’un panneaux bois local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Hostequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Combined With Chemical Recycling Adapted For Vacuum-Infused Acrylate-Based Composites Reinforced By Glass And Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Wrapped Flax Rovings with Tannins Molecules for the Development of Fabrics for Composite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Energy determination of particles used as fillers in polymers: Application to lignin/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2022, Lausanne, Switzerland. https://doi.org/10.5075/epfl-298799_978-2-9701614-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fiber Society 2022 Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque IMT - Matériaux pour la transition environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc-Khoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Haurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of An Epoxy Prepolymer Based On Chestnut Agro-Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019 - 7th International Conference on Biodegradable and Biobased Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophenolic compounds from chestnut as flame retardant in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2019 - European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizaveta Gringauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Mikalsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux de particules éco-conçus à partir d’une plante invasive locale : Baccharis halimifolia, Asteraceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Poly(lactic acid)-PHA alloys for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Bioplastics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses rigides de tannins de type procyanidine : formulation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Lacoste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistant IMT Mines AlesTel : +33 466785655e-mail : clement.lacoste@mines-ales.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1503-6378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184414342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor, at [IMT Mines Ales](</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Polymers, Composites, and Hybrids) team (2019 - now )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Habilitation to supervise research (French academic qualification &amp;quot;HDR&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 :  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD at LERMAB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer in Wood Technologies and Industries, ENSTIB, University of Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH DOMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Materials, Biocomposites, adhesives, wood, vegetal fibers, recycling, ecoconception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJOR SCIENTIFIC PROJECTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST CROPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYBIOSKIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOFOAMBARK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> fof the Bark Valorization into Insulating Foams and Bioenergy (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED Reserchear</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Forest Research Institute </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, at </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomaterials laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, University of Quebec in Abitibi-Tescamingue </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UQAT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 month and a half (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invited keynote at &amp;quot;Journée de l'adhésion&amp;quot; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JADH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC MENTORSHIP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 post docs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 PhD (2 ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 Master research internship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 Licence resarch internship</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEATCHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Materials science for enginners, selection of materials and process thtough </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSYS GRANTA EDUPACK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for engineers in materials science </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in mechatronic </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MKX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception and design of wood building through </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood materials for civil enginnering students </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAT, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIG, IMT Mines Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and for materials science enginners </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMAP, IMT Mines Ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wood composites </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER BOIS, University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous jobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in biocomposites materials and superabsorbant biopolymers ARMINES (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc flax/basalt epoxy composites for structural applications, INSA Lyon (2016-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Post-doc in ecoconception of lignocellulosic fibrous insulating materials for buildings, GRENPILE (2015-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PhD student in biobased phenolic foams based on condensed softwood tannins, at LERMAB, Universiy of Lorraine (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- R&D Engineer in thermal modification of wood to improve their durability, JCL Environnement (2011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Strength Properties Related to Microstructure of Chemically Blown Tannin Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (8), pp.4286-4300. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.27295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark tannins: Extraction methods, characterization, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.121745. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pesaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Crosatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of basalt and glass fibres from vacuum infused acrylate-based composites by coupling mechanical and dissolution recycling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e01113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Recycling of Vacuum-Infused Thermoplastic Acrylate-Based Composites Reinforced by Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1083. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14061083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, pp.152159. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bionanocomposites Based on Poly(3-Hydroxybutyrate-co-3-Hydroxyvalerate)/PolylActide Blends Reinforced with Cloisite 30B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olzem Ipek Kalaoglu-Altan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clerck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb11030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khoï Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17047-17054. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin Gels and Their Carbon Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lega Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fernando Ney Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.587. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom9100587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable thermal insulation biocomposites from rice husk, wheat husk, wood fibers and textile waste fibers: Elaboration and performances evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.238-245. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Biosourced Flame Retardant Agents Based on Gallic and Ellagic Acids for Epoxy Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (23), pp.4305. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24234305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nakhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage d’ADN à haut débit en pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sustainability of bark valorisation into biofoam and syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Lijó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.33 - 43. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid tannins linked to long carbohydrate chains - MALDI-TOF analysis of the tannin extract of the African locust bean shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drovou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural albumin/tannin cellular foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased foams from condensed tannin extracts from Norway spruce (Picea abies) bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.144-153. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine (P. pinaster) and quebracho (S. lorentzii) tannin-based foams as green acoustic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ella Ebang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.70-73. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the composition of spruce and pine tannin-based foams on their physical, morphological and compression properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Cop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjetka Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: Part II. Physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.531-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and C-13 NMR analysis of flexible films and lacquers derived from tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.352-360. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic resins prepared with maritime pine bark tannin and bulky-aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.G. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinaster tannin/furanic foams: PART I. Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.450-456. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-TOF and 13C NMR Analysis of Tannin–Furanic–Polyurethane Foams Adapted for Industrial Continuous Lines Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad M Al-Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.2985 - 3004. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym6122985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine tannin-based rigid foams: Mechanical and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Tannin/Furanic Resin Foamed With Different Blowing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.743-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresourced pine tannin/furanic foams with glyoxal and glutaraldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.401-405. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maria Alves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes journées du RésoFeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Štrbské Pleso, Slovakia. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valorisation d’une plante invasive (Baccharis halimifolia) vers l’écoconception d’un panneaux bois local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Hostequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Combined With Chemical Recycling Adapted For Vacuum-Infused Acrylate-Based Composites Reinforced By Glass And Basalt Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Sahki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Meyer zu Reckendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Wrapped Flax Rovings with Tannins Molecules for the Development of Fabrics for Composite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Tilouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Energy determination of particles used as fillers in polymers: Application to lignin/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2022, Lausanne, Switzerland. https://doi.org/10.5075/epfl-298799_978-2-9701614-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fiber Society 2022 Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque IMT - Matériaux pour la transition environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc-Khoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Haurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of An Epoxy Prepolymer Based On Chestnut Agro-Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019 - 7th International Conference on Biodegradable and Biobased Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophenolic compounds from chestnut as flame retardant in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Karaseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2019 - European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizaveta Gringauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Mikalsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux de particules éco-conçus à partir d’une plante invasive locale : Baccharis halimifolia, Asteraceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Poly(lactic acid)-PHA alloys for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Bioplastics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses rigides de tannins de type procyanidine : formulation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D4AFAC"/>
+    <w:nsid w:val="BCEAF69B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44855FDF"/>
+    <w:nsid w:val="48742C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EAD4A58"/>
+    <w:nsid w:val="06B1A805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="035EAB4A"/>
+    <w:nsid w:val="56B2373C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="33B8F6A0"/>
+    <w:nsid w:val="7401EC18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="569331C5"/>
+    <w:nsid w:val="8421CADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1503-6378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184414342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/recherche-doctorat/les-unites-de-recherche/pch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lermab.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enstib.univ-lorraine.fr/fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/sites/default/files/media/2023-06/2023.05_press_release_bestcrop_final_draft.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biofoambark.uni-freiburg.de/Project%20Description" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/uqat/departements/irf/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/services/service/fiche.asp?RefEntite=332&amp;RefPav=BI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jadh-sfa.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ansys.com/fr-fr/products/materials/granta-edupack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/vie-etudiante/souvenirs-de-promo/formation-dingenieur-generaliste/ecomap-cigma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-mecatronique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://04.cadwork.com/?lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-batiment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/programme-formation-dingenieur-generaliste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-bois-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05224265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bentis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Amaral-Labat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Clerck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb11030064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lega Braghiroli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fernando Ney Boss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9100587" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;cheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQSCL1J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Lij&#243;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drovou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhi Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.01.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGCFLVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Basso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ella Ebang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQT9L1R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Basso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Laborie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSNQ8MJH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Cop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Kemppainen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giovando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.089" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K97XSD80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjetka Conradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laborie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NRTH0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Laborie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB5NZ5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.07.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQRVG18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Glasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Laborie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.08.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH4R146K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Laborie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ2DN9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad M Al-Marzouki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym6122985" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0K91P4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-946WXKRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1503-6378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184414342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/?gclid=EAIaIQobChMIy4e1h_O1_wIVXBCLCh3sqgSeEAAYASAAEgJy0_D_BwE(https://)" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/recherche-doctorat/les-unites-de-recherche/pch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lermab.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enstib.univ-lorraine.fr/fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/sites/default/files/media/2023-06/2023.05_press_release_bestcrop_final_draft.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biofoambark.uni-freiburg.de/Project%20Description" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/uqat/departements/irf/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/services/service/fiche.asp?RefEntite=332&amp;RefPav=BI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uqat.ca/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jadh-sfa.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ansys.com/fr-fr/products/materials/granta-edupack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/vie-etudiante/souvenirs-de-promo/formation-dingenieur-generaliste/ecomap-cigma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-mecatronique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://04.cadwork.com/?lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.fr/formations/ingenieur-de-specialite-par-apprentissage/ingenieur-batiment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/programme-formation-dingenieur-generaliste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-bois-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05224265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bentis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Amaral-Labat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Clerck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb11030064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lega Braghiroli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fernando Ney Boss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9100587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;cheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQSCL1J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Lij&#243;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drovou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhi Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.01.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGCFLVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Basso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Laborie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSNQ8MJH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Cop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Kemppainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giovando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K97XSD80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Basso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ella Ebang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQT9L1R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjetka Conradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laborie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NRTH0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Laborie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB5NZ5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.07.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQRVG18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Glasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Laborie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.08.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH4R146K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Laborie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ2DN9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad M Al-Marzouki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym6122985" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0K91P4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-946WXKRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>