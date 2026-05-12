--- v0 (2026-04-10)
+++ v1 (2026-05-12)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5038-6552</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">244415552</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -176,1281 +197,1281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 143, pp.119732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide energy storage systems: Current researches and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 224, pp.120030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward improving efficiency and mitigating emissions in a natural gas/diesel direct injection dual fuel engine using EGR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of a novel multi-fidelity meta modeling approach for robust multi-objective optimization of a natural gas-hydrogen/diesel dual fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14680874241261003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544070231226349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805437v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of knock prediction technique in dual fuel engines and its mitigation with direct water injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Toward improving efficiency and mitigating emissions in a natural gas/diesel direct injection dual fuel engine using EGR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358 (Part B), pp.130297. </w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.1976-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14680874241261003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804347v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel multi-fidelity meta modeling approach for robust multi-objective optimization of a natural gas-hydrogen/diesel dual fuel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of knock prediction technique in dual fuel engines and its mitigation with direct water injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544070231226349⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358 (Part B), pp.130297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807401v1</w:t>
+                <w:t xml:space="preserve">hal-04804347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation of the Influence of Combustion Chamber Characteristics on a Heavy-Duty Ammonia Diesel Dual Fuel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17051231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Predictive Model for Hydrogen-Natural Gas/Diesel Dual Fuel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (19), pp.6943. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16196943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Composition Variability of a Syngas in a Spark Ignition Engine: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2296051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1460,842 +1481,842 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104258v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104246v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adsorption Technologies for CO2 Gas Storage in Compressed Gas Energy Storage Systems: A Comparative Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Chemical Engineering Conference (CSChE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemical Institute of Canada, Oct 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of a compressed CO2 energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sherbrooke, Canada. 6 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/20847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Model Optimization of Dual-Fuel Engine Performance and Emissions Using Emulsified Diesel with Varying Water Percentages and Injection Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdoun Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAE, Sep 2023, Capri, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2023-24-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hacheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2305,271 +2326,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation numérique du stockage d’énergie par adsorption de CO₂ comprimé : Modélisation des transferts de chaleur et de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de L’intelligence Numérique au Service de l’Atténuation des Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Enhanced Compressed CO2 Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Advanced Materials Annuel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2579,114 +2600,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé thermo-hydraulique solaire pour le dessalement par osmose inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université de Perpignan, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PERP0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03532375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2754,51 +2775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B6884C2"/>
+    <w:nsid w:val="CC86374F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2985,51 +3006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sehili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Cerdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241261003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070231226349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdoun Mahfoudh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03532375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244415552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sehili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Cerdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070231226349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241261003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdoun Mahfoudh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03532375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>