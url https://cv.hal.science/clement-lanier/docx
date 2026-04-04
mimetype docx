--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -1267,51 +1267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91735911"/>
+    <w:nsid w:val="6894E8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>