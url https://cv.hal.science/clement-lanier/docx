--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -1267,51 +1267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6894E8F9"/>
+    <w:nsid w:val="BC50DE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>