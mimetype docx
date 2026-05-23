--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -132,730 +132,821 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The particularities of age discrimination before the ECJ and the ECtHR</w:t>
+                <w:t xml:space="preserve">(Un)Fair Enough! A Critical Reading of the Procedural Safeguards and Substantive Gaps in Semenya v Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Discrimination and the Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13582291251386738⟩</w:t>
+              <w:t xml:space="preserve">European Convention on Human Rights Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/26663236-bja10157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321736v1</w:t>
+                <w:t xml:space="preserve">halshs-05622128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la virulence de la défense cause un préjudice : la victimisation secondaire enfin reconnue par le juge français</w:t>
+                <w:t xml:space="preserve">The particularities of age discrimination before the ECJ and the ECtHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+              <w:t xml:space="preserve">International Journal of Discrimination and the Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13582291251386738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/141uz⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05095671v1</w:t>
+                <w:t xml:space="preserve">hal-05321736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité exclusive. Pour une analyse contextuelle de l’égalité</w:t>
+                <w:t xml:space="preserve">Quand la virulence de la défense cause un préjudice : la victimisation secondaire enfin reconnue par le juge français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141uz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14aly⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05151614v1</w:t>
+                <w:t xml:space="preserve">hal-05095671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdiction à géométrie variable des discriminations fondées sur l'âge</w:t>
+                <w:t xml:space="preserve">L’égalité exclusive. Pour une analyse contextuelle de l’égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14aly⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642625v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05151614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La victoire de Caster Semenya devant la CEDH, un premier relais pour la protection des droits des athlètes intersexuées ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interdiction à géométrie variable des discriminations fondées sur l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.18548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04224952v1</w:t>
+                <w:t xml:space="preserve">hal-04642625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le passe vaccinal : libre disposition de son corps et consentement aux soins</w:t>
+                <w:t xml:space="preserve">La victoire de Caster Semenya devant la CEDH, un premier relais pour la protection des droits des athlètes intersexuées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bandelier</w:t>
+                <w:t xml:space="preserve">Audrey Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Steger-Kicinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.14638⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.18548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.18548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676876v1</w:t>
+                <w:t xml:space="preserve">hal-04224952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules d'écoute : « justice privée » ou panacée contre les violences sexistes et sexuelles au sein des partis politiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur le passe vaccinal : libre disposition de son corps et consentement aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Steger-Kicinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.14638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852336v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long chemin de croix de l’Eglise française</w:t>
+                <w:t xml:space="preserve">Les cellules d'écoute : « justice privée » ou panacée contre les violences sexistes et sexuelles au sein des partis politiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Sherratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le long chemin de croix de l’Eglise française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sherratt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -865,113 +956,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les victimes de violences sexuelles face à l'épreuve de la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Prix Scientifique, 978-2-14-048693-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -981,117 +1072,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux juridiques et sociaux de la législation relative au travail du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Candida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Dias dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syndicat de la Magistrature; Université Paris 10 Nanterre (=Université Paris Nanterre =Unversité Paris Ouest Nanterre La Défense). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1101,105 +1192,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse pénale aux infractions commises lors de manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1267,51 +1358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC50DE31"/>
+    <w:nsid w:val="A8424353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1498,51 +1589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lanier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2690-1683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13582291251386738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141uz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisgontier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.18548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bandelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dressel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Steger-Kicinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montourcy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sherratt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_victimes_de_violences_sexuelles_face_a_l_epreuve_de_la_justice_clement_lanier_stephanie_hennette_vauchez-9782140486937-79158.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Candida da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Dias dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02737971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-lanier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2690-1683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05622128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26663236-bja10157" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13582291251386738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141uz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisgontier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.18548" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bandelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dressel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Steger-Kicinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montourcy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sherratt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_victimes_de_violences_sexuelles_face_a_l_epreuve_de_la_justice_clement_lanier_stephanie_hennette_vauchez-9782140486937-79158.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Candida da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Dias dos Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02737971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>