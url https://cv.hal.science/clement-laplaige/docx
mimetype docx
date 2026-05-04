--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -817,407 +817,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le complexe du temple de Janus à Autun (Saône-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.2.2. La trame viaire de l'agglomération Antique et son intégration aux axes de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+                <w:t xml:space="preserve">Pierre Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72/2, p. 40-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282565v1</w:t>
+                <w:t xml:space="preserve">hal-01966730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2.2. La trame viaire de l'agglomération Antique et son intégration aux axes de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.4. Dynamique du peuplement et formes de l’habitat dans le secteur de Mandeure, entre la fin de l’âge du Fer et le début du Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Thivet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72/2, p. 40-46</w:t>
+              <w:t xml:space="preserve">, 2015, 71/2 (2015), p. 20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966730v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.4. Dynamique du peuplement et formes de l’habitat dans le secteur de Mandeure, entre la fin de l’âge du Fer et le début du Moyen-Âge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles recherches sur le complexe du temple de Janus à Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2015.1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503646v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.1. Le cadre environnemental et son évolution à l'échelle microrégionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72/2, p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1242,77 +1242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire suburbain de la Genetoye à Autun/&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt; (Saône-et-Loire) : apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut du Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,325 +1366,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2.1. L’occupation de l’agglomération antique de Mandeure / Mathay : phases de développement du tissu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le sanctuaire suburbain d’Augustodunum à la Genetoye, Autun (Saône-et-Loire). Apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut-du-Verger », Gallia, 72.2, 2015, p. 205-225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72/2, p. 31-40</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503641v1</w:t>
+                <w:t xml:space="preserve">hal-03145916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le sanctuaire suburbain d’Augustodunum à la Genetoye, Autun (Saône-et-Loire). Apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut-du-Verger », Gallia, 72.2, 2015, p. 205-225</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.2.1. L’occupation de l’agglomération antique de Mandeure / Mathay : phases de développement du tissu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+                <w:t xml:space="preserve">Pierre Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 72/2, p. 31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145916v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l’agglomération antique d’&amp;lt;i&amp;gt;Epomanduodurum&amp;lt;/i&amp;gt; (Mandeure et Mathay, Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cramatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City map of ancient Epomanduodurum (Mandeure - Mathay, Franche-Comté, eastern France) : contribution of geophysical prospecting techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2231,51 +2231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical and LIDAR surveys at the archaeological site of Ancient Epomanduodurum, Mandeure-Mathay (Franche-Comté, Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3371,941 +3371,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections aériennes et terrestres en Bourgogne. Résultats de la campagne 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye (Autun, 71) : résultats de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chevassu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+                <w:t xml:space="preserve">Matthias Glauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes journées archéologiques d’Autun, Autun, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Municipal d'Archéologie d'Autun, 2015, Autun, France. p. 19-23</w:t>
+              <w:t xml:space="preserve">Actes de la journée régionale d’archéologie, 24 mai 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Regional de l'Archéologie de Bourgogne, May 2014, Dijon, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503590v1</w:t>
+                <w:t xml:space="preserve">hal-01503623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of geophysical prospecting to the restitution of the ancient theater of “Haut du Verger” (Autun, Sâone-et-Loire)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérivan Aslan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Louis</w:t>
+                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521161v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts de la prospection géophysique extensive dans le cadre de programmes de recherches archéologiques : le cas du quartier monumental de la Genetoye, Autun (71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Joly</w:t>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503633v1</w:t>
+                <w:t xml:space="preserve">halshs-01521140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye (Autun, 71) : résultats de la campagne 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prospections aériennes et terrestres en Bourgogne. Résultats de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Glauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Joly</w:t>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Izri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée régionale d’archéologie, 24 mai 201</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Regional de l'Archéologie de Bourgogne, May 2014, Dijon, France. pp.51-60</w:t>
+              <w:t xml:space="preserve">Quatrièmes journées archéologiques d’Autun, Autun, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Municipal d'Archéologie d'Autun, 2015, Autun, France. p. 19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503623v1</w:t>
+                <w:t xml:space="preserve">hal-01503590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de la prospection géophysique extensive dans le cadre de programmes de recherches archéologiques : le cas du quartier monumental de la Genetoye, Autun (71)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of geophysical prospecting to the restitution of the ancient theater of “Haut du Verger” (Autun, Sâone-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérivan Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Labaune</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521140v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Saint Gengoul de Tellenay : from an intra-site survey to a broader understanding of a woodland landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Opitz</w:t>
+                <w:t xml:space="preserve">Recherches archéologiques dans le quartier d’Autun- La Genetoye (71). Premiers résultats obtenus en 2012 grâce aux prospections géophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’actualité archéologique d’Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Autun, France. pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119856v1</w:t>
+                <w:t xml:space="preserve">halshs-01244305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques dans le quartier d’Autun- La Genetoye (71). Premiers résultats obtenus en 2012 grâce aux prospections géophysiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">« Saint Gengoul de Tellenay : from an intra-site survey to a broader understanding of a woodland landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualité archéologique d’Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Autun, France. pp.10-14</w:t>
+              <w:t xml:space="preserve">CAA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01244305v1</w:t>
+                <w:t xml:space="preserve">hal-01119856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires de l’Est des Gaules dans leur environnement. Quelques réflexions à partir des recherches et fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,90 +4541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires de l'Est des Gaules dans leur environnement. Un aperçu des recherches et fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4679,51 +4679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des prospections LiDAR et géophysiques à l’étude des sites fortifiés dans le nord Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Enceinte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,446 +4742,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating fieldwalking, geophysics and Lidar in the Franche-Comté (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports du LiDAR (Laser aéroporté) à l'étude des paysages anciens du Nord de la Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Opitz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AARG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">135 ème congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119835v1</w:t>
+                <w:t xml:space="preserve">hal-00479846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du LiDAR (Laser aéroporté) à l'étude des paysages anciens du Nord de la Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application du radar-sol aux sites d’ambiance humide : application aux habitats littoraux lacustres du Jura et des mardelles de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">135 ème congrès des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Journées scientifiques AGAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Brieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479846v1</w:t>
+                <w:t xml:space="preserve">hal-01119840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du radar-sol aux sites d’ambiance humide : application aux habitats littoraux lacustres du Jura et des mardelles de Lorraine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">La ville antique d'Epomanduodurum et la rivière du Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques AGAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Brieux, France</w:t>
+              <w:t xml:space="preserve">135 ème congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119840v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville antique d'Epomanduodurum et la rivière du Doubs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+                <w:t xml:space="preserve">Integrating fieldwalking, geophysics and Lidar in the Franche-Comté (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">135 ème congrès des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">AARG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479848v1</w:t>
+                <w:t xml:space="preserve">hal-01119835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical and LIDAR surveys at the archaeological site of Ancient Epomanduodurum, Mandeure-Mathay (Doubs, Eastern France).</w:t>
               </w:r>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union session GI-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5540,51 +5540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR, geophysical and field surveys at Ancient Epomanduodurum site and its surrounding country (Doubs, Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5785,51 +5785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 22 mars 2013, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,51 +5922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat dans la ville : le cas de Mandeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,64 +6073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6296,376 +6296,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS Edition. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA); Universidad de Tarapacá; Université Bordeaux Montaigne, pp.593-611, 2018, 978-612-4358-02-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifea.13195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966738v1</w:t>
+                <w:t xml:space="preserve">hal-01966737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifea.13195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966737v1</w:t>
+                <w:t xml:space="preserve">hal-01966738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">La production de charbon de bois en forêt de Chailluz (Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Opitz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
+              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
+              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.27-34, 2016, 978-2-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01222742v1</w:t>
+                <w:t xml:space="preserve">hal-01526203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données altimétriques lidar à la compréhension des zones humides</w:t>
               </w:r>
@@ -6774,535 +6774,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de charbon de bois en forêt de Chailluz (Doubs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dupin</w:t>
+                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bossuet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Sylvie Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
+              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.27-34, 2016, 978-2-9546172-9-9</w:t>
+              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526203v1</w:t>
+                <w:t xml:space="preserve">halshs-01222742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche extensive et intégrée pour la reconnaissance et la restitution du fonctionnement de la plaine alluviale du Doubs durant l'holocène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thivet</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFOLIO, pp.197-209, 2015, 978-2-88474-369-3</w:t>
+              <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966735v1</w:t>
+                <w:t xml:space="preserve">hal-02527436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">les recherches dans le quartier de la Genetoye à Autun (71), bilan de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
+              <w:t xml:space="preserve">actes de la journée d'actualité archéologique d'Autun, 18 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, service archéologique de la ville d'Autun, p. 40 - 42, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527436v1</w:t>
+                <w:t xml:space="preserve">hal-02529309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les recherches dans le quartier de la Genetoye à Autun (71), bilan de la campagne 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche extensive et intégrée pour la reconnaissance et la restitution du fonctionnement de la plaine alluviale du Doubs durant l'holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barral, Philippe; Magny, Michel; Thivet, Matthieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes de la journée d'actualité archéologique d'Autun, 18 avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, service archéologique de la ville d'Autun, p. 40 - 42, 2015</w:t>
+              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFOLIO, pp.197-209, 2015, 978-2-88474-369-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529309v1</w:t>
+                <w:t xml:space="preserve">halshs-01966735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">recherches archéologiques dans le quartier d'Autun - La Genetoye (71). Premiers résultats obtenus en 2012 grâce aux prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7503,51 +7503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar : initiation au traitement des données et à l'interprétation archéologique - cours 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,90 +7621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeure une ville antique sur le Doubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8450,267 +8450,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besançon et environs (25), Prospection et validation de données LiDAR, rapport 2011</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot; Approche pluridisciplinaire d'une agglomération antique Epomanduodurum (Mandeure-Mathay, Doubs). Archéologie,Sciences de la Terre et de l'Environnement &amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cramatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">CNRS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772116v1</w:t>
+                <w:t xml:space="preserve">halshs-00669258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot; Approche pluridisciplinaire d'une agglomération antique Epomanduodurum (Mandeure-Mathay, Doubs). Archéologie,Sciences de la Terre et de l'Environnement &amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Besançon et environs (25), Prospection et validation de données LiDAR, rapport 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2011</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-00669258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8889,51 +8889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3329BF3D"/>
+    <w:nsid w:val="63ACC1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9120,51 +9120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-laplaige" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4744-5758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193164523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouziane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cramatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rivan Aslan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Glauss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732379v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BESA1002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-laplaige" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4744-5758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193164523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cramatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Glauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rivan Aslan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119840v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732379v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BESA1002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>