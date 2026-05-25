--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -571,87 +571,99 @@
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multidisciplinaire de la fabrique des paysages dans la longue durée dans les forêts de Blois, Russy, Boulogne et Chambord (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -666,1373 +678,1373 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières agglomérations gauloises du Centre-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Guichard (V.), Fichtl (St.) - Dossier : Bomm économique chez les Gaulois aux IIIè-IIè siècles avant notre-ère, septembre, octobre, novembre 2016 (139), p. 4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2.2. La trame viaire de l'agglomération Antique et son intégration aux axes de communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nouvelles recherches sur le complexe du temple de Janus à Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2015.1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966730v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.4. Dynamique du peuplement et formes de l’habitat dans le secteur de Mandeure, entre la fin de l’âge du Fer et le début du Moyen-Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.2.2. La trame viaire de l'agglomération Antique et son intégration aux axes de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 71/2 (2015), p. 20-24</w:t>
+              <w:t xml:space="preserve">, 2015, 72/2, p. 40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503646v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le complexe du temple de Janus à Autun (Saône-et-Loire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1.4. Dynamique du peuplement et formes de l’habitat dans le secteur de Mandeure, entre la fin de l’âge du Fer et le début du Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71/2 (2015), p. 20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2015.1116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282565v1</w:t>
+                <w:t xml:space="preserve">hal-01503646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.1. Le cadre environnemental et son évolution à l'échelle microrégionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72/2, p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire suburbain de la Genetoye à Autun/&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt; (Saône-et-Loire) : apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut du Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (2), pp.205-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le sanctuaire suburbain d’Augustodunum à la Genetoye, Autun (Saône-et-Loire). Apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut-du-Verger », Gallia, 72.2, 2015, p. 205-225</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.2.1. L’occupation de l’agglomération antique de Mandeure / Mathay : phases de développement du tissu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 72/2, p. 31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145916v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2.1. L’occupation de l’agglomération antique de Mandeure / Mathay : phases de développement du tissu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le sanctuaire suburbain d’Augustodunum à la Genetoye, Autun (Saône-et-Loire). Apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut-du-Verger », Gallia, 72.2, 2015, p. 205-225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72/2, p. 31-40</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503641v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l’agglomération antique d’&amp;lt;i&amp;gt;Epomanduodurum&amp;lt;/i&amp;gt; (Mandeure et Mathay, Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cramatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (2), pp.11-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières agglomérations du centre-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126, pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City map of ancient Epomanduodurum (Mandeure - Mathay, Franche-Comté, eastern France) : contribution of geophysical prospecting techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (4), pp.261-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arp.1433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIEPPEC Project: using lidar for the study of long term landscape change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2074,263 +2086,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 085 (327), http://antiquity.ac.uk/projgall/opitz327/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00617048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des prospections non destructives à la connaissance du quartier artisanal antique de l'Essarté, Epomanduodurum, commune de Mathay, Doubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60, pp.523-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical and LIDAR surveys at the archaeological site of Ancient Epomanduodurum, Mandeure-Mathay (Franche-Comté, Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (suppl), pp.151-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.1486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2340,160 +2352,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,225 +2520,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene hydrosedimentary dynamics of the Cosson river (Loir-et-Cher, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Chiarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,73 +2766,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From paths to landscape: why does movement contribute to land-use dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2879,410 +2891,410 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAC 2018 - Landscape Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Ben-Rhima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology for Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emma Angelini; Pasquale Daponte, Oct 2016, Torino, Italy. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training archaeologists in the use of lidar: the TRAIL experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3341,833 +3353,833 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC-8 Kyoto, the Eighth World Archaeological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAC-8 Kyoto Local Organizing Committee Science Council of Japan, Kyoto City Government, Aug 2016, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye (Autun, 71) : résultats de la campagne 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Glauss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée régionale d’archéologie, 24 mai 201</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Regional de l'Archéologie de Bourgogne, May 2014, Dijon, France. pp.51-60</w:t>
+              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503623v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye (Autun, 71) : résultats de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Matthias Glauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes de la journée régionale d’archéologie, 24 mai 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Regional de l'Archéologie de Bourgogne, May 2014, Dijon, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503633v1</w:t>
+                <w:t xml:space="preserve">hal-01503623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts de la prospection géophysique extensive dans le cadre de programmes de recherches archéologiques : le cas du quartier monumental de la Genetoye, Autun (71)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections aériennes et terrestres en Bourgogne. Résultats de la campagne 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes journées archéologiques d’Autun, Autun, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Municipal d'Archéologie d'Autun, 2015, Autun, France. p. 19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geophysical prospecting to the restitution of the ancient theater of “Haut du Verger” (Autun, Sâone-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérivan Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques dans le quartier d’Autun- La Genetoye (71). Premiers résultats obtenus en 2012 grâce aux prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’actualité archéologique d’Autun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Autun, France. pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01244305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint Gengoul de Tellenay : from an intra-site survey to a broader understanding of a woodland landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,294 +4198,294 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires de l’Est des Gaules dans leur environnement. Quelques réflexions à partir des recherches et fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacré Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du Nord-Ouest européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR survey of the gallo-roman site of Mathay-Mandeure in the Doubs valley (Doubs, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of LiDAR surveys in archeology, IUPPS commission “Theory and method in landscape archaeology”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données altimétriques lidar à la compréhension des zones humides : deux cas d'étude de mise en valeur antiques et médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Forlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,591 +4517,591 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires de l'Est des Gaules dans leur environnement. Un aperçu des recherches et fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du Nord-Ouest européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des prospections LiDAR et géophysiques à l’étude des sites fortifiés dans le nord Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Enceinte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du LiDAR (Laser aéroporté) à l'étude des paysages anciens du Nord de la Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135 ème congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du radar-sol aux sites d’ambiance humide : application aux habitats littoraux lacustres du Jura et des mardelles de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques AGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint-Brieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville antique d'Epomanduodurum et la rivière du Doubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135 ème congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating fieldwalking, geophysics and Lidar in the Franche-Comté (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5131,146 +5143,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical and LIDAR surveys at the archaeological site of Ancient Epomanduodurum, Mandeure-Mathay (Doubs, Eastern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union session GI-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5280,357 +5292,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic and anthropic forcings on the Holocene morpho-sedimentary evolution of the Cosson river (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR data for the study of past and present landscapes : some results and perspectives around Besançon (Franche-Comté, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR, geophysical and field surveys at Ancient Epomanduodurum site and its surrounding country (Doubs, Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5640,265 +5652,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 18 avril 2014, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01497285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 22 mars 2013, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5908,65 +5920,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat dans la ville : le cas de Mandeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,498 +5987,498 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-73, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt années d’approches intégrées appliquées aux occupations protohistoriques et antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-296, 2023, NEMESIS, 978-2-35613-528-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA); Universidad de Tarapacá; Université Bordeaux Montaigne, pp.593-611, 2018, 978-612-4358-02-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ifea.13195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6486,331 +6498,331 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de charbon de bois en forêt de Chailluz (Doubs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Daval</w:t>
+                <w:t xml:space="preserve">Apport des données altimétriques lidar à la compréhension des zones humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Forlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
+              <w:t xml:space="preserve">Barral, Philippe; Magny, Michel; Thivet, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.27-34, 2016, 978-2-9546172-9-9</w:t>
+              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFOLIO, pp.139-150, 2016, 978-2-88474-369-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526203v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données altimétriques lidar à la compréhension des zones humides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Forlin</w:t>
+                <w:t xml:space="preserve">La production de charbon de bois en forêt de Chailluz (Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Opitz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barral, Philippe; Magny, Michel; Thivet, Matthieu. </w:t>
+              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFOLIO, pp.139-150, 2016, 978-2-88474-369-3</w:t>
+              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.27-34, 2016, 978-2-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252576v1</w:t>
+                <w:t xml:space="preserve">hal-01526203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6819,51 +6831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bépoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6873,495 +6885,495 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01222742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les recherches dans le quartier de la Genetoye à Autun (71), bilan de la campagne 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes de la journée d'actualité archéologique d'Autun, 18 avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, service archéologique de la ville d'Autun, p. 40 - 42, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche extensive et intégrée pour la reconnaissance et la restitution du fonctionnement de la plaine alluviale du Doubs durant l'holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barral, Philippe; Magny, Michel; Thivet, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFOLIO, pp.197-209, 2015, 978-2-88474-369-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01966735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">recherches archéologiques dans le quartier d'Autun - La Genetoye (71). Premiers résultats obtenus en 2012 grâce aux prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes de la journée d'actualité archéologique d'Autun, 22 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, service archéologique de la ville d'Autun, p. 10 - 14, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7371,383 +7383,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar : initiation au traitement des données et à l'interprétation archéologique - cours 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00925255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeure une ville antique sur le Doubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7757,509 +7769,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karnah Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnah Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécropole de La Tène ancienne de Mantoche &amp;quot;Champ Rouget&amp;quot; (Haute-Saône). Rapport de prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Franche-Comté, UMR 6249 Chrono-Environnement. 2015, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier «Construction Historique des Espaces Forestiers»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8268,443 +8280,443 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] usr 3124 MSHE C.-N. Ledoux. 2015, pp.263-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Magiorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot; Approche pluridisciplinaire d'une agglomération antique Epomanduodurum (Mandeure-Mathay, Doubs). Archéologie,Sciences de la Terre et de l'Environnement &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cramatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00669258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besançon et environs (25), Prospection et validation de données LiDAR, rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8714,114 +8726,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de signaux (géophysique, LiDAR) utilisés dans l'étude des dynamiques anthropiques et naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Franche-Comté, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012BESA1002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00732379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8889,51 +8901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63ACC1CD"/>
+    <w:nsid w:val="F3148209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9120,51 +9132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-laplaige" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4744-5758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193164523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cramatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Glauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rivan Aslan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119840v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732379v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BESA1002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-laplaige" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4744-5758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193164523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTHVC4KT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cramatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Glauss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rivan Aslan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732379v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BESA1002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>