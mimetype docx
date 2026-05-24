--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -528,1413 +528,2464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriching organisational design for games: the case of badminton in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keith Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jtpe.2023-0356⟩</w:t>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2022.2153821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777823v1</w:t>
+                <w:t xml:space="preserve">hal-04111649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les toilettes scolaires : une approche spatiale pour comprendre la qualité des expériences vécues par les élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Joing</w:t>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.12883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jtpe.2023-0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469001v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités de raquette, un champ de recherche prolifique pour les STAPS !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédagogie dans le corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.140.0005⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468788v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation corporelle et décrochage scolaire : une problématique oubliée dans les innovations de la revue EP.S et les discours officiels (1981-2020) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caballero-Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Práxis Educativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5212/PraxEduc.v.18.21602.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie dans le corps ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les activités de raquette, un champ de recherche prolifique pour les STAPS !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les activités de raquette : comprendre et intervenir, 2 (140), pp.5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.25766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.140.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386200v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs et bien-être au travail. Le cas des enseignants d’EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les toilettes scolaires : une approche spatiale pour comprendre la qualité des expériences vécues par les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.63-83. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue Française de Pédagogie, 219, pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.12883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621667v1</w:t>
+                <w:t xml:space="preserve">hal-04469001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
+                <w:t xml:space="preserve">Exploration of socio-ecological variables to protect against physical activity drop out during lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.1326-1335. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.229-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2023.01028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098492v1</w:t>
+                <w:t xml:space="preserve">hal-04194062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être psychologique au travail des enseignants stagiaires en Éducation Physique et Sportive : une histoire de valeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Recherches &amp; éducations, Varia, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.8032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525864v3</w:t>
+                <w:t xml:space="preserve">hal-04194052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de valeurs et bien-être psychologique au travail des enseignants d'Éducation Physique et Sportive</w:t>
+                <w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être affectif des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Isidore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 spécial, pp.64-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.4292⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Actes de la 11 e Biennale de l’ARIS, Liège, 25-28 février 2020, Hors-Série n°4, pp.159-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.6494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122032v1</w:t>
+                <w:t xml:space="preserve">hal-03461199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing subjective with objective data in analysing expertise: A machine-learning approach applied to badminton</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeurs et bien-être au travail. Le cas des enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1764812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015592v1</w:t>
+                <w:t xml:space="preserve">hal-03621667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l’espace scolaire au collège. Le rôle de l’autonomie, de l’appartenance sociale, de la perception du lieu et du sentiment de sécurité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Valeurs et bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éducation, Santé, Sociétés, 7 (2), pp.63-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.4666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977976v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How Knowledge About Physical Activity Is Impacted By School Institution, Grade Level, and Gender Throughout High School Years in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jtpe.2021-0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du dispositif Universanté sur les représentations du sport d’étudiants en STAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Coll. «Revue Education, Santé, Sociétés», 7 (2), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.4670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1326-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être psychologique au travail des enseignants stagiaires en Éducation Physique et Sportive : une histoire de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Recherches &amp; éducations, Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.8032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525864v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'influence du système de valeurs sur les situations d'apprentissage et le bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue Enseigner l'EPS, 282, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de valeurs et bien-être psychologique au travail des enseignants d'Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 spécial, pp.64-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementing subjective with objective data in analysing expertise: A machine-learning approach applied to badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (17), pp.1943-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1764812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la « coloration émotionnelle » des typologies de pratique sur l’implication physique des élèves lors d’un cycle de badminton en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'intervention de l'enseignant au cours de la leçon d'EPS : Actes de la 3ème Biennale, Les dossiers "Enseigner l'EPS" Vol.5, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l’espace scolaire au collège. Le rôle de l’autonomie, de l’appartenance sociale, de la perception du lieu et du sentiment de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.19-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l'espace scolaire au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiral-E (Supplément)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Spiral-E, 61, pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delphi method to identify adolescents' preferences for physical activity in school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1943,119 +2994,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Berrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Turcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP 2025 "Making Wave"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIESEP, May 2025, St-Peterbourg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie motivationnelle et engagement dans la pratique d’activité physique chez les étudiantes européennes – Congrès les enjeux des jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2097,73 +3148,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences des adolescents en matière d'activité physique pour mettre en place des interventions efficaces en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2205,73 +3256,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE, 12e Colloque International en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Students’ Physical Activity preferences in sixteen European Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2303,132 +3354,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 AIESEP International Conference “Past meets the Future”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIESEP, May 2024, JYVÄSKYLÄ, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21525.74721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître ce que préfèrent les élèves français actifs et sédentaires en EPS pour diversifier ses interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Berrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Turcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,2471 +3494,2881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEP Vaud Suisse, Jul 2024, Lausanne, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de deux contraintes environnementales sur l’intérêt en situation d’étudiants STAPS en musculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
+                <w:t xml:space="preserve">Les activités préférentielles des jeunes (18-24 ans) un regard croisé : comment les jeunes de 18 à 24 ans s'engagent dans les activités physiques après une crise sanitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès International de l’ACAPS (Association des Chercheurs en Activité Physique et Sportive) - Les Environnements de l'Activité Physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès International « Méthodes mixtes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489322v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités préférentielles des jeunes (18-24 ans) un regard croisé : comment les jeunes de 18 à 24 ans s'engagent dans les activités physiques après une crise sanitaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fermon Louise</w:t>
+                <w:t xml:space="preserve">Effets de deux contraintes environnementales sur l’intérêt en situation d’étudiants STAPS en musculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International « Méthodes mixtes de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20e Congrès International de l’ACAPS (Association des Chercheurs en Activité Physique et Sportive) - Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489351v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des activités physiques de bien-être du service universitaire des activités physiques et sportives (SUAPS) de l'Université de Lille sur le niveau de bien- être, d'anxiété et de motivation de ses étudiants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497685v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t>
+              <w:t xml:space="preserve">12ème biennale de l’ARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868495v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système de valeurs comme outils de mise en forme des situations d'apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868514v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités physiques préférentielles des jeunes européens de 18 à 24 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492336v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+                <w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194330v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive en temps de pandémie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+                <w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498029v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professeurs d'éducation physique sont-ils des éducateurs hors-pairs&amp;quot; ? Impact du profil des valeurs des enseignants d'EPS sur le bien-être des élèves.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joing</w:t>
+                <w:t xml:space="preserve">Les activités physiques préférentielles des jeunes européens de 18 à 24 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation (SIEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l'Education et de la Formation (OBSEF), Sep 2022, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497671v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les jeunes européens s'engagent-ils dans les activités physiques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des activités physiques de bien-être du service universitaire des activités physiques et sportives (SUAPS) de l'Université de Lille sur le niveau de bien- être, d'anxiété et de motivation de ses étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497681v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desbiens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème biennale de l’ARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868503v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de valeurs comme outils de mise en forme des situations d'apprentissage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive en temps de pandémie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497687v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les professeurs d'éducation physique sont-ils des éducateurs hors-pairs&amp;quot; ? Impact du profil des valeurs des enseignants d'EPS sur le bien-être des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation (SIEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l'Education et de la Formation (OBSEF), Sep 2022, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498203v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
+                <w:t xml:space="preserve">Comment les jeunes européens s'engagent-ils dans les activités physiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497674v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formats de pratique et plaisirs d’agir en badminton : effets des formats individuel et coopératif sur l’intérêt en situation d’une cohorte d’étudiants Staps de première année</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Isidore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS :"les activités de raquette : comprendre et intervenir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">11ème Biennale de l'ARIS : Former des citoyens physiquement éduqués. Un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498346v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+                <w:t xml:space="preserve">Formats de pratique et plaisirs d’agir en badminton : effets des formats individuel et coopératif sur l’intérêt en situation d’une cohorte d’étudiants Staps de première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS :"les activités de raquette : comprendre et intervenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868522v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter la conception des tâches d'apprentissage aux étapes conatives des élèves en badminton : Effets sur l'intérêt en situation et l'activité physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
+                <w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Roure</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS : "Les activités de raquette : comprendre et intervenir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498255v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecological Conceptualization of the strategy for using new technology among PE teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapter la conception des tâches d'apprentissage aux étapes conatives des élèves en badminton : Effets sur l'intérêt en situation et l'activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS : "Les activités de raquette : comprendre et intervenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498323v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ecological Conceptualization of the strategy for using new technology among PE teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World online congress of AIESEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498248v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation sur la relation entre l’académie de formation des fonctionnaires stagiaires en EPS et leurs systèmes de valeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">World online congress of AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503664v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring variables towards empowerment in sustainable commitment in physical activities: the case of running in young adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+                <w:t xml:space="preserve">Et si le plaisir d’apprendre et celui d’enseigner se rencontraient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World congress of AIESEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Adelphi, United States</w:t>
+              <w:t xml:space="preserve">L'intervention de l'enseignant au cours de la leçon d'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503675v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de valeurs des enseignants d’EPS de l’Académie de Lille et bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du réseau des doctorants en études sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Liévin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des dispositifs liés à la santé sur l’évolution des représentations vis-à-vis du sport des étudiants de L1 Staps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
+                <w:t xml:space="preserve">Exploring variables towards empowerment in sustainable commitment in physical activities: the case of running in young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation (AECSE); Société Suisse pour la Recherche en Éducation (SSRE); Association Belge des Chercheurs en Education (ABC-Educ); Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Ceds; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Lab-E3D; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Laces, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">World congress of AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Adelphi, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503652v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interrogation sur la relation entre l’académie de formation des fonctionnaires stagiaires en EPS et leurs systèmes de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des dispositifs liés à la santé sur l’évolution des représentations vis-à-vis du sport des étudiants de L1 Staps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation (AECSE); Société Suisse pour la Recherche en Éducation (SSRE); Association Belge des Chercheurs en Education (ABC-Educ); Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Ceds; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Lab-E3D; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Laces, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relation between portrait of value congruence and psychological well-being: the case of French professional preparation for physical education’s trainee teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP 2019 - International Conference-Building Bridges for Physical Activity and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Ecoles Supérieures d'Education Physique, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satisfaction des besoins psychologiques fondamentaux et épuisement professionnel des joueurs de e-sport en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jh Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale « E-sport : nouvelle frontière du sport ? Entre impacts fantasmés et impacts réels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogation sur la relation entre le portrait de valeurs d’un enseignant d’EPS et son bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers, motivations and profiles of women's students' participation in physical activiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4949,146 +6410,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP 2025 "Making Wave"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, St-Peterbourg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche réflexive sur la responsabilité de l’enseignant d’EPS : une affaire de congruences de valeurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennale de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5098,257 +6559,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de raquette : comprendre et intervenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (140), 134p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5358,649 +6819,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement et le progrès des élèves en EPS : pistes pour l'enseignement et l'apprentissage dans les activités de raquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour l'Enseignement de l'Éducation Physique et Sportive (AE-EPS), 6, 159p., 2021, Les dossiers "Enseigner l'EPS", 978-2-902568-54-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbaut Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et risque de décrochage scolaire. Premiers résultats, premières implications de la recherche DSSAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie_laure Dumont-Fourmanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Potdevin, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques: responsabilités et stratégies des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-65, 2020, Mouvement des savoirs, 9782343187723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte les prévalences conatives des élèves en badminton : vers une pédagogie de la mobilisation en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Visioli; Oriane Petiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard croisé sur les activités de raquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche sur les Activités Physiques et Sportives (AFRAPS), pp.133-144, 2020, 978-2-910448-29-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Potdevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et stratégies des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.163-170, 2019, Mouvement des savoirs, 978-2-343-18772-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement au travail des enseignants d’EPS : une histoire de valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Potdevin, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques : responsabilités et stratégies des acteurs : [actes longs de la 10ème Biennale de l'ARIS, Lille les 19, 20 et 21 juin 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, Mouvement des savoirs, 9782343187723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de raquette : comprendre et intervenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6068,51 +7757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B6676C1"/>
+    <w:nsid w:val="F78602B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6299,51 +7988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-llena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05303141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andkj&#230;r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bortoletto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2025-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12883" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03621667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003836" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525864v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03122032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berrigan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21525.74721" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Berrigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermon Louise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Audran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davids" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-llena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05303141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andkj&#230;r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bortoletto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2025-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25766" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12883" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03621667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525864v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03122032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4292" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berrigan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21525.74721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Berrigan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Audran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498255v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525815v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davids" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Hong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>