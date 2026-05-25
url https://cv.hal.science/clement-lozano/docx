--- v0 (2026-03-18)
+++ v1 (2026-05-25)
@@ -66,959 +66,1201 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Identification of Pathogenic Viruses by Liquid Chromatography Coupled with Tandem Mass Spectrometry Proteotyping</w:t>
+                <w:t xml:space="preserve">Systematic Evaluation of Depletion and Enrichment Technologies for Platelet-Free Plasma Proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salem Al Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcpro.2024.100822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142756v1</w:t>
+                <w:t xml:space="preserve">hal-05600232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The astounding exhaustiveness and speed of the Astral mass analyzer for highly complex samples is a quantum leap in the functional analysis of microbiomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Falcon plasma proteomics to improve avian aspergillosis diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Azmanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Martinez Pinna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pible</w:t>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01766-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 328, pp.105659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2026.105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666916v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry detection of monkeypox virus: Comprehensive coverage for ranking the most responsive peptide markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Universal Identification of Pathogenic Viruses by Liquid Chromatography Coupled with Tandem Mass Spectrometry Proteotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Grenga</w:t>
+                <w:t xml:space="preserve">Marine Eschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gallais</w:t>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Miotello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+                <w:t xml:space="preserve">Stéphanie Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.202200253⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (10), pp.100822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcpro.2024.100822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459513v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of Marine Microorganisms by Tandem Mass Spectrometry Proteotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The astounding exhaustiveness and speed of the Astral mass analyzer for highly complex samples is a quantum leap in the functional analysis of microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Martinez Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sonja Radau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.719. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01766-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461138v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the bacterial resistance to toxic UV filters: a comparative genomic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mass spectrometry detection of monkeypox virus: Comprehensive coverage for ranking the most responsive peptide markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Matallana-Surget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.12278⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.e2200253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.202200253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429063v1</w:t>
+                <w:t xml:space="preserve">hal-04459513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular effects of oxybenzone on the proteome of an environmentally relevant marine bacterium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterization of Marine Microorganisms by Tandem Mass Spectrometry Proteotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Kielbasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148431⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059683v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of UV filters on marine bacteria: Combined effects with damaging solar radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Shedding light on the bacterial resistance to toxic UV filters: a comparative genomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Matallana-Surget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e12278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.12278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Nouet</w:t>
+                <w:t xml:space="preserve">hal-03429063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the molecular effects of oxybenzone on the proteome of an environmentally relevant marine bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Arbuckle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Matallana-Surget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 793, pp.148431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicity of UV filters on marine bacteria: Combined effects with damaging solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Matallana-Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Givens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Arbuckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 722, pp.137803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1028,154 +1270,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry detection of Monkeypox virus: a comprehensive coverage by DIA mode for ranking the most responsive peptide markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1185,173 +1427,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation and toxicological effects of UV-filters on marine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justina Givens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Matallana-Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunscreens in Coastal Ecosystems Occurrence, Behavior, Effect and Risk.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 94, pp.85-130, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1498,51 +1740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Eschlimann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debroas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Martinez Pinna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Radau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01766-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200253" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040719" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03429063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana-Surget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Wattiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Givens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arbuckle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Siblani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c01056" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Azmanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2026.105659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Eschlimann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debroas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Martinez Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Radau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01766-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03429063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana-Surget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Wattiez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Givens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arbuckle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>