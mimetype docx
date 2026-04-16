--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -844,342 +844,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis Scientifiques 92. Une vision de la démarche d'investigation par des professeur des écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913083v1</w:t>
+                <w:t xml:space="preserve">hal-03972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Initial Training on Conceptions about “Measurement” and “Attribute” of Pre-service Primary School Teachers</w:t>
+                <w:t xml:space="preserve">Défis Scientifiques 92. Une vision de la démarche d'investigation par des professeur des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de minho, Aug 2021, Braga, PORTUGAL, France. pp.968-977</w:t>
+              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413495v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Initial Training on Conceptions about “Measurement” and “Attribute” of Pre-service Primary School Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
+              <w:t xml:space="preserve">ESERA 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de minho, Aug 2021, Braga, PORTUGAL, France. pp.968-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972071v1</w:t>
+                <w:t xml:space="preserve">hal-04413495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis scientifiques 92. Une vision de la démarche d'investigation par des professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences à l'école primaire durant le confinement. Questionnaire auprès des professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2750,51 +2750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>