--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -311,724 +311,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the publishing landscape in times of revolutionary changes</w:t>
+                <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qihao Weng</w:t>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.07.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0298217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677820v1</w:t>
+                <w:t xml:space="preserve">hal-04473243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating the publishing landscape in times of revolutionary changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
+                <w:t xml:space="preserve">Qihao Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0298217. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.214-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473243v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained DTW preserving shapelets for explainable time-Series clustering</w:t>
+                <w:t xml:space="preserve">Multi-nomenclature, multi-resolution joint translation: an application to land-cover mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein El Amouri</w:t>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lampert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109804⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.403-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2120996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171112v1</w:t>
+                <w:t xml:space="preserve">hal-03808724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-nomenclature, multi-resolution joint translation: an application to land-cover mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained DTW preserving shapelets for explainable time-Series clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baudoux</w:t>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Inglada</w:t>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (2), pp.403-437. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.109804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2120996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808724v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Vegetation Stratum Occupancy from Airborne LiDAR Data with Deep Learning</w:t>
+                <w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102863⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727656v1</w:t>
+                <w:t xml:space="preserve">hal-04018093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Vegetation Stratum Occupancy from Airborne LiDAR Data with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018093v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating operational country-level crop monitoring with Sentinel~1 and~2 imagery</w:t>
               </w:r>
@@ -1109,64 +1109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Yearly Country-Scale CORINE Land-Cover Map without Using Images: A Map Translation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1675,160 +1675,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification à très large échelle d'images satellite à très haute résolution spatiale par réseaux de neurones convolutifs</w:t>
+                <w:t xml:space="preserve">Foreword to the theme issue on geospatial computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Postadjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+                <w:t xml:space="preserve">Devis Tuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.418⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325820v1</w:t>
+                <w:t xml:space="preserve">hal-02375987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une remise en géométrie automatique des prises de vue aériennes historiques photogrammétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1847,452 +1847,452 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217-218, pp.11-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial pour le numéro spécial CFPT'2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numéro double spécial Colloque CFPT 2018, 2017-2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the theme issue on geospatial computer vision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword to the Special Issue on Urban Remote Sensing for Smarter Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devis Tuia</w:t>
+                <w:t xml:space="preserve">P. Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Yang</w:t>
+                <w:t xml:space="preserve">D. Tuia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140, pp.1-2. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.2575-2577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2863138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375987v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on Urban Remote Sensing for Smarter Cities</w:t>
+                <w:t xml:space="preserve">Classification à très large échelle d'images satellite à très haute résolution spatiale par réseaux de neurones convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marpu</w:t>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tuia</w:t>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.2575-2577. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, colloque CFPT 2018, 217-218 (n° spécial), pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2863138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375982v1</w:t>
+                <w:t xml:space="preserve">hal-02325820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structured regularization framework for spatially smoothing semantic labelings of 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Raguet Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,1506 +2576,1566 @@
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126, pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar detection of individual tree size in tropical forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Benchmarking of the Individual Tree Detection Methods for Modeling 3-D Canopy Structure for Silviculture and Forest Ecology Using Airborne Laser Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sassan Saatchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Yunsheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juha Hyyppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlian Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Kaartinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.05.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (9), pp.5011-5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2543225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376008v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on “GeoVision: Computer Vision for Geospatial Applications”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
+                <w:t xml:space="preserve">Large-scale road detection in forested mountainous areas using airborne topographic lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Ying Yang</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2586158⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112 (3), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376109v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Lidar Estimation of Aboveground Forest Biomass in the Absence of Field Inventory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gil Gonçalves</w:t>
+                <w:t xml:space="preserve">Mapping and Characterization of Hydrological Dynamics in a Coastal Marsh Using High Temporal Resolution Sentinel-1A Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (8), pp.653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8080653⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8070570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376108v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Characterization of Hydrological Dynamics in a Coastal Marsh Using High Temporal Resolution Sentinel-1A Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+                <w:t xml:space="preserve">Airborne Lidar Estimation of Aboveground Forest Biomass in the Absence of Field Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (7), pp.570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8070570⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8080653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374453v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale road detection in forested mountainous areas using airborne topographic lidar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+                <w:t xml:space="preserve">Foreword to the Special Issue on “GeoVision: Computer Vision for Geospatial Applications”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devis Tuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ying Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.2840-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2586158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02375998v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Benchmarking of the Individual Tree Detection Methods for Modeling 3-D Canopy Structure for Silviculture and Forest Ecology Using Airborne Laser Scanning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lidar detection of individual tree size in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2543225⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.318-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376018v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉTECTION À HAUTE RÉSOLUTION SPATIALE DE LA DESSERTE FORESTIÈRE EN MILIEU MONTAGNEUX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ferraz</w:t>
+                <w:t xml:space="preserve">Distinctive 2D and 3D features for automated large-scale scene analysis in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2015.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04337824v1</w:t>
+                <w:t xml:space="preserve">hal-02376112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic point cloud interpretation based on optimal neighborhoods, relevant features and efficient classifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hinz</w:t>
+                <w:t xml:space="preserve">DÉTECTION À HAUTE RÉSOLUTION SPATIALE DE LA DESSERTE FORESTIÈRE EN MILIEU MONTAGNEUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.016⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376113v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive 2D and 3D features for automated large-scale scene analysis in urban areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Jutzi</w:t>
+                <w:t xml:space="preserve">Semantic point cloud interpretation based on optimal neighborhoods, relevant features and efficient classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jutzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.286-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2015.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376112v1</w:t>
+                <w:t xml:space="preserve">hal-02376113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy Density Model: A New ALS-Derived Product to Generate Multilayer Crown Cover Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Rito Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (12), pp.6776-6790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2448056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier une contribution scientifique dans la Revue Française de Photogrammétrie et de Télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52638/rfpt.2015.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme Issue “Multitemporal remote sensing data analysis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Burochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,378 +4143,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale classification of water areas using airborne topographic lidar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Smeeckaert</w:t>
+                <w:t xml:space="preserve">Towards 3D lidar point cloud registration improvement using optimal neighborhood knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demantké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.004⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.240--251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2013.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376119v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D lidar point cloud registration improvement using optimal neighborhood knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gressin</w:t>
+                <w:t xml:space="preserve">Large-scale classification of water areas using airborne topographic lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Smeeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2013.02.019⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.134-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920922v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating large-scale city models from 3D-point clouds: a robust approach with hybrid representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4470,736 +4530,736 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99 (1), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance assessment of full-waveform lidar data for urban area classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heipke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (6), pp.S71-S84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of airborne lidar and multispectral image data for urban scene classification using Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boukir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (1), pp.56-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marked Point Process for Modeling Lidar Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (12), pp.3204-3221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2010.2052825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00503149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-waveform topographic lidar: State-of-the-art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Full-Waveform Lidar Data for Classification of Urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Soergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetrie - Fernerkundung - Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lidar topographique à retour d'onde complète : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5209,588 +5269,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards harmonized LiDAR data for high-resolution forest mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">The French Lidar HD national program: a step forward for the development of forest multisource inventory approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Véga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Véga</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigui Ramirez-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Québec (QC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266343v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting temporal evolutions in 3D lidar point clouds: an operational approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bunel</w:t>
+                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976419v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lidar HD national program: a step forward for the development of forest multisource inventory approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Towards harmonized LiDAR data for high-resolution forest mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Véga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigui Ramirez-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Québec (QC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266363v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+                <w:t xml:space="preserve">Detecting temporal evolutions in 3D lidar point clouds: an operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delvolvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tunis, Tunisia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984436v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de changements bi-dates 3D. Une approche opérationnelle exploitant des données lidar aéroportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delvolvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Change You Want To Detect: Semantic Change Detection In Earth Observation With Hybrid Data Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Benidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,73 +5865,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnySat: a Multi-Resolution/Modality/Scale Earth Observation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5880,2113 +5940,2100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU24 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepGouramic. Reconstitution historique de l’occupation du sol pour évaluer les expositions anciennes aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoMultiTaskNet: remote sensing unsupervised domain adaptation using geographical coordinates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114130v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeoMultiTaskNet: remote sensing unsupervised domain adaptation using geographical coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Marsocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scardapane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Layer Modeling of Dense Vegetation from Aerial LiDAR Scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
+                <w:t xml:space="preserve">CDPS: Constrained DTW-Preserving Shapelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718729v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDPS: Constrained DTW-Preserving Shapelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">Preface: the 2022 edition of the XXIVth ISPRS Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rupnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oude Elberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_2⟩</w:t>
+              <w:t xml:space="preserve">XXIVth ISPRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-1-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736948v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: the 2022 edition of the XXIVth ISPRS Congress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Oude Elberink</w:t>
+                <w:t xml:space="preserve">Classification of Vegetation classes by using Time Series of Sentinel-2 images for large scale mapping in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth ISPRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.1 - 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-1-2022⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.673 - 680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-673-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713997v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Vegetation classes by using Time Series of Sentinel-2 images for large scale mapping in Cameroon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Monkam</w:t>
+                <w:t xml:space="preserve">Deep-Learning Based Multiple Land-Cover Map Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth ISPRS Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-673-2022⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1260-1263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714004v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Based Multiple Land-Cover Map Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Inglada</w:t>
+                <w:t xml:space="preserve">Multi-Layer Modeling of Dense Vegetation from Aerial LiDAR Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983066v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation Stratum Occupancy Prediction from Airborne LiDAR 3D Point Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SilviLaser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983141v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Boundary-Aware loss for deep image segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Interest of a Multi-Modal Gap-Filling Strategy for Monitoring Changes in Grassland Parcels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.3105-3108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417244v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: the 2021 edition of the XXIVth ISPRS congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
+              <w:t xml:space="preserve">XXIVth ISPRS Congress, 2021 edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice (virtuel), France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-1-2021-1-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256073v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Interest of a Multi-Modal Gap-Filling Strategy for Monitoring Changes in Grassland Parcels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Valero</w:t>
+                <w:t xml:space="preserve">Contextual Land-Cover Map Translation with Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.3105-3108, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554995⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.2488-2491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983082v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: the 2021 edition of the XXIVth ISPRS congress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient representation of 3D buildings: application to the evaluation of city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ennafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ennafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth ISPRS Congress, 2021 edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-1-2021-1-2021⟩</w:t>
+              <w:t xml:space="preserve">ISPRS 2021 - XXIVth Congress of the International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice / Virtual, France. pp.329 - 336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2021-329-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276194v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Land-Cover Map Translation with Semantic Segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introducing the Boundary-Aware loss for deep image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ôn Vû Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983096v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient representation of 3D buildings: application to the evaluation of city models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Vegetation Stratum Occupancy Prediction from Airborne LiDAR 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2021 - XXIVth Congress of the International Society for Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SilviLaser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienne (AUT), Austria. pp.41-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276198v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN semantic segmentation to retrieve past land cover out of historical orthoimages and DSM: first experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current challenges in operational very high resolution land-cover mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-1013-2020⟩</w:t>
+              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.703-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-703-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948169v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint exploitation of optical and SAR imagery for grassland monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8018,914 +8065,927 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences XLIII-B3-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Aug 2020, Online, France. pp.591-598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-591-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges in operational very high resolution land-cover mapping</w:t>
+                <w:t xml:space="preserve">Preface: the 2020 edition of the XXIVth ISPRS congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Rupnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-703-2020⟩</w:t>
+              <w:t xml:space="preserve">ISPRS 2020 - XXIVth edition of the International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice / Virtual, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-1-2020-1-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948186v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of time series of Sentinel-2 images for large scale mapping in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Tagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.633-640, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-633-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: the 2020 edition of the XXIVth ISPRS congress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemCity Toulouse: A benchmark for building instance segmentation in satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribana Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Drees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2020 - XXIVth edition of the International Society for Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-1-2020-1-2020⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.109-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-5-2020-109-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948164v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemCity Toulouse: A benchmark for building instance segmentation in satellite images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Volpi</w:t>
+                <w:t xml:space="preserve">CNN semantic segmentation to retrieve past land cover out of historical orthoimages and DSM: first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-5-2020-109-2020⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp 1013 - 1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-1013-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948177v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint analysis of SAR and optical satellite images time series for grassland mowing event detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281003v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessary yet complex evaluation of 3D city models: a semantic approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165562v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of SAR and optical satellite images time series for grassland mowing event detection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+                <w:t xml:space="preserve">The necessary yet complex evaluation of 3D city models: a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ennafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189308v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Grassland Mowing Event Detection with Multimodal Sentinel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8957,92 +9017,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Shanghai, China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2019.8866914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Evaluation of 3D City Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ennafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9074,226 +9134,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain Adaptation for Large Scale Classification of Very High Resolution Satellite Images with Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3623-3626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852844v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification sémantique de modèles 3D de bâtiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ennafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9335,782 +9378,799 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction d'attributs et apprentissage pour l'analyse des images de télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR ISIS, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Adaptation for Large Scale Classification of Very High Resolution Satellite Images with Deep Convolutional Neural Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reviewing process for ISPRS events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Dowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vosselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Stilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Halounova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518799⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dehradun, India. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-5-53-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325855v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reviewing process for ISPRS events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualification sémantique de modèles 3D de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ennafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384432v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification sémantique de modèles 3D de bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ennafii</w:t>
+                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172189v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dechesne</w:t>
+                <w:t xml:space="preserve">Superpixel Partitioning of Very High Resolution Satellite Images for Large-Scale Classification Perspectives with Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1328-1331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368554v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel Partitioning of Very High Resolution Satellite Images for Large-Scale Classification Perspectives with Deep Convolutional Neural Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519222⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325850v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step decision fusion strategy: application to hyperspectral and multispectral images for urban classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-167-2017⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hannover, France. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384455v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
+                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -10128,89 +10188,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368527v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automatic analysis of archival aerial images current status and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10229,1452 +10289,1452 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Joint Urban Remote Sensing Event (JURSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, France. pp.848-851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866680v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic approach in image change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.E1-E1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02895-8_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367562v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic approach in image change detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric features and their relevance for 3D point cloud classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jutzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02895-8_64⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hanovre, Germany. pp.157-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-157-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384539v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t>
+                <w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430405v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric features and their relevance for 3D point cloud classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Jutzi</w:t>
+                <w:t xml:space="preserve">Investigating the potential of deep neural networks for large-scale classification of very high resolution satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Weinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-157-2017⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Hannover Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hanovre, Germany. pp.183-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-183-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384446v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of belief propagation and graph-cut approaches for contextual classification of 3D lidar point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Smail Bachir</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536987v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential of deep neural networks for large-scale classification of very high resolution satellite images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Hannover Workshop 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384451v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of belief propagation and graph-cut approaches for contextual classification of 3D lidar point cloud data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
+                <w:t xml:space="preserve">A two-step decision fusion strategy: application to hyperspectral and multispectral images for urban classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Weinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hanover, Germany. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-167-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500777v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Weinmann</w:t>
+                <w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bredif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551478v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of hyperspectral and VHR multispectral image classifications in urban α–areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-III-3-457-2016⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.207-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384458v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dechesne</w:t>
+                <w:t xml:space="preserve">Fusion of hyperspectral and VHR multispectral image classifications in urban α–areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.457-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-III-3-457-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366424v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Weinmann</w:t>
+                <w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bredif</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384459v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of LiDAR and radar data for land-cover mapping in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11682,2587 +11742,2587 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015 - 2015 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.3715-3718, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual classification of point cloud data by exploiting individual 3D neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rottensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.271-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-271-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN-sensored very high resolution Land-Cover mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015 - 2015 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2939-2942, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal optical VHR image fusion for Land-Cover mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015 - 2015 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1913-1916, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bâtiments à partir d'une image satellitaire par combinaison d'approches ascendante et descendante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahmoud Sidi Youssef</w:t>
+                <w:t xml:space="preserve">Combining top-down and bottom-up approaches for building detection in a single very high resolution satellite image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mohammed Sidi Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4820-4823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989026v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework for land-cover database update and enrichment using satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5057-5061, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining top-down and bottom-up approaches for building detection in a single very high resolution satellite image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Mohammed Sidi Youssef</w:t>
+                <w:t xml:space="preserve">Large scale road network extraction in forested moutainous areas using airborne laser scanning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4820-4823, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947573⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4315-4318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384480v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale road network extraction in forested moutainous areas using airborne laser scanning data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Individual tree segmentation over large areas using airborne LiDAR point cloud and very high resolution optical imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchu Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Iovan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4315-4318, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947444⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.800-803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384474v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual tree segmentation over large areas using airborne LiDAR point cloud and very high resolution optical imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+                <w:t xml:space="preserve">Updating the new French national land cover database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corina Iovan</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.800-803, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946545⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3534-3537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384484v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the new French national land cover database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gressin</w:t>
+                <w:t xml:space="preserve">Semantic 3D scene interpretation: A framework combining optimal neighborhood size selection with relevant features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947245⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.181-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-181-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384471v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic 3D scene interpretation: A framework combining optimal neighborhood size selection with relevant features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Jutzi</w:t>
+                <w:t xml:space="preserve">Détection de bâtiments à partir d'une image satellitaire par combinaison d'approches ascendante et descendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Sidi Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384489v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature relevance assessment for the semantic interpretation of 3D point cloud data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.313-318, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W2-313-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single strata canopy cover estimation using airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.184-187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating land cover databases using a single very high resolution satellite image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.13-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W2-13-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scalewater classification of coastal areas using airborne topographic lidar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Smeeckaert</w:t>
+                <w:t xml:space="preserve">Semantic Approach in Image Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.450--459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384526v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Approach in Image Change Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
+                <w:t xml:space="preserve">Large-scalewater classification of coastal areas using airborne topographic lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Smeeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920944v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality evaluation of 3D city building Models with automatic error diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Tupin</w:t>
+                <w:t xml:space="preserve">Updating land cover databases using a single very high resolution satellite image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2013-SSG</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA13 – The ISPRS Workshop on Image Sequence Analysis 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.13 -- 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206871v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating land cover databases using a single very high resolution satellite image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gressin</w:t>
+                <w:t xml:space="preserve">Quality evaluation of 3D city building Models with automatic error diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA13 – The ISPRS Workshop on Image Sequence Analysis 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS 2013-SSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.161 - 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-7-W2-161-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920957v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory-based registration of 3D lidar point clouds acquired with a mobile mapping system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cannelle</w:t>
+                <w:t xml:space="preserve">Comparing small-footprint lidar and forest inventory data for single strata biomass estimation - A case study over a multi-layered mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-117-2012⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6384-6387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384562v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing small-footprint lidar and forest inventory data for single strata biomass estimation - A case study over a multi-layered mediterranean forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margarida Tomé</w:t>
+                <w:t xml:space="preserve">Trajectory-based registration of 3D lidar point clouds acquired with a mobile mapping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cannelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Papelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352720⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Melbourne, Australia. pp.117-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-117-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384554v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving 3D lidar point cloud registration using optimal neighborhood knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Melbourne, Australia. pp.111-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-111-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building edge detection using small-footprint airborne full-waveform lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Melbourne, Australia. pp.147-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-147-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building large urban environments from unstructured point data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14278,87 +14338,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIMENSIONALITY BASED SCALE SELECTION IN 3D LIDAR POINT CLOUDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demantke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14386,1364 +14446,1364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laserscanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne full-waveform lidar and image data for urban scene classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+                <w:t xml:space="preserve">A stochastic approach for modelling airborne lidar waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Guo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 16th IEEE International Conference on Image Processing (ICIP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laserscanning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384579v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach for modelling airborne lidar waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathway detection and geometrical description from ALS data in forested mountaneous area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laserscanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384727v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIRBORNE LIDAR FEATURE SELECTION FOR URBAN CLASSIFICATION USING RANDOM FORESTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laserscanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway detection and geometrical description from ALS data in forested mountaneous area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIDAR WAVEFORM MODELING USING A MARKED POINT PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heipke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laserscanning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384705v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR WAVEFORM MODELING USING A MARKED POINT PROCESS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Heipke</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">Laserscanning 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781804v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chauve</w:t>
+                <w:t xml:space="preserve">Contribution of airborne full-waveform lidar and image data for urban scene classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laserscanning 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 16th IEEE International Conference on Image Processing (ICIP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, France. pp.1669-1672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384616v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF FULL-WAVEFORM LIDAR DATA FOR CLASSIFICATION OF URBAN AREAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MANAGING FULL WAVEFORM LIDAR DATA: A CHALLENGING TASK FOR THE FORTHCOMING YEARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384655v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANAGING FULL WAVEFORM LIDAR DATA: A CHALLENGING TASK FOR THE FORTHCOMING YEARS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Managing Full waveform LiDAR data: a challenging task for the forthcoming years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Chauve</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Pékin, China</w:t>
+              <w:t xml:space="preserve">XXI congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Beijing, China. part B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384636v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Full waveform LiDAR data: a challenging task for the forthcoming years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Library concept and design for lidar data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Beijing, China. part B</w:t>
+              <w:t xml:space="preserve">GEOBIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278942v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Library concept and design for lidar data processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse et traitement d'ondes lidar pour la cartographie et la reconnaissance de formes : application au milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384648v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et traitement d'ondes lidar pour la cartographie et la reconnaissance de formes : application au milieu urbain</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF FULL-WAVEFORM LIDAR DATA FOR CLASSIFICATION OF URBAN AREAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">ISPRS Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384672v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Full-Waveform Lidar Data: Modelling Raw Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Workshop Laser Scanning and SilviLaser (LS SL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00293129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15753,545 +15813,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Devile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of High Resolution TerraSAR-X images to the classification of managed forest stands through texture analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cazals</w:t>
+                <w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerraSAR-X/TanDEM-X Science Team Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28893.56807⟩</w:t>
+              <w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921451v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Contribution of High Resolution TerraSAR-X images to the classification of managed forest stands through texture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Rudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t>
+              <w:t xml:space="preserve">TerraSAR-X/TanDEM-X Science Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Munich, Germany. 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28893.56807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418642v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16301,574 +16361,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitemporal Earth Observation Image Analysis: Remote Sensing Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. 2024, 978-1-789-45176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y las herramientas genéricas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">QGIS y sus aplicaciones en la ordenacion del territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922961v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QGIS y sus aplicaciones en agua y en gestion del riego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y sus aplicaciones en la ordenacion del territorio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922972v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">QGIS y las herramientas genéricas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922968v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la géometrie stochastique à l'analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Descombes. Hermes Science-Lavoisier, pp.250, 2011, 978-2-7462-2145-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16878,930 +16938,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Deep Learning and Mathematical Morphology for Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology, First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12708, pp 79 - 92, 2021, Lecture notes in computer science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision fusion of remote-sensing data for land cover classification (chap. 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Wendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Postadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Ying Yang, Bodo Rosenhahn, Vittorio Murino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Scene Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.341-382, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-817358-9.00017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de traitement de données lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi, Nicolas and Zribi, Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation des surfaces continentales par télédétection optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection optique, 978-1-78405-156-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne LiDAR Data Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi and Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Remote Sensing of Land Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249 - 297, 2016, Optical Remote Sensing of Land Surface, 978-1-78548-102-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50006-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some applications to image processing: pattern recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Conditional Random Fields for Urban Scene Classification with Full Waveform LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Rottensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic geometry for image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118601235.ch9⟩</w:t>
+              <w:t xml:space="preserve">Photogrammetric Image Analysis, ISPRS Conference, PIA 2011, Munich, Germany, October 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.233-244, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24393-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384746v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Random Fields for Urban Scene Classification with Full Waveform LiDAR Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
+                <w:t xml:space="preserve">Some applications to image processing: pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Descombes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric Image Analysis, ISPRS Conference, PIA 2011, Munich, Germany, October 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24393-6_20⟩</w:t>
+              <w:t xml:space="preserve">Stochastic geometry for image analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE editions, pp.287-323, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118601235.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02384573v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10567765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17811,192 +17871,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BuyTheDips: PathLoss for improved topology-preserving deep learning-based image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vũ Ngọc Minh Ôn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic evaluation of 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ennafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le-Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18004,165 +18064,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain surfaces and 3D landcover classification from small footprint full-waveform lidar data: Application to badlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Jacome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18172,531 +18232,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Volunteer Geographic Information for producing and maintaining authoritative Land Use and Land Cover data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joep Crompvoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inian Moorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EuroSDR. 2022, http://www.eurosdr.net/sites/default/files/uploaded_files/eurosdr_vgi4lulc.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930658v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888126v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling urban landscapes from point clouds: a generic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18709,51 +18769,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RR-7612, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18763,114 +18823,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données lidar aéroportées à Retour d'Onde Complète pour la cartographie des milieux urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00566992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId482"/>
+      <w:footerReference w:type="default" r:id="rId487"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18938,51 +18998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="011C23D9"/>
+    <w:nsid w:val="C3DF972D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19169,51 +19229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-mallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2675-165X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17746545X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Chrysoulakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Somarakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3559018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Weng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.07.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2120996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ennafii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.85.12.865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Postadjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.12.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marpu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2863138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.05.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ying Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2586158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8080653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVGLNS8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hyypp&#228;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlian Liang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Kaartinen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2543225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.549" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376113v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jutzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hinz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urban" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jutzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rito Goncalves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Tom&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2448056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.279" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeeckaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTNL3BD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gressin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantk&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Soergel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X2X5F57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.08.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHMHMJNK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2052825" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKW8ZMZT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delvolv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigui Ramirez-Parra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Benidir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Jouffroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Marsocci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Tagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monkam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-673-2022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883056" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983082v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554995" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-1-2021-1-2021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553693" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2021-329-2021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-1013-2020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571832v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-591-2020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-703-2020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monkam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-633-2020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2020-1-2020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribana Roscher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-5-2020-109-2020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165562v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387167v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866914" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899337" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325855v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518799" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Dowman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vosselman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Stilla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Halounova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-5-53-2018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172189v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325850v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-167-2017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386684v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924620" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384539v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kasinski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_64" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384446v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-157-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-183-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384458v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-III-3-457-2016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326630" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384460v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rottensteiner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-271-2015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384463v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paget" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbanson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Frison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326431" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384462v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326168" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Sidi Youssef" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384487v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mohammed Sidi Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947573" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947444" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384484v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchu Qin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946545" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947245" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384489v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-181-2014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W2-313-2013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Goncalves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721122" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384549v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gressin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paparoditis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W2-13-2013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384526v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721092" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920944v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Michelin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W2-161-2013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384562v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Papelard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-117-2012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352720" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-111-2012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384563v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-147-2012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759269v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384758v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384579v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414234" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384719v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384705v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384655v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384636v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384672v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921451v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazals" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28893.56807" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694531v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922977v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922972v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922968v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370588v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wendl" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817358-9.00017-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419399v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-optique" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381021v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/optical-remote-sensing-of-land-surface/baghdadi/978-1-78548-102-4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50006-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384746v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601235.ch9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384573v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niemeyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottensteiner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24393-6_20" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRBBKRQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725431v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Minh &#212;n" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875781v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Bris" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326636v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662950v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Crompvoets" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inian Moorthy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566992v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-mallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2675-165X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17746545X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Chrysoulakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Somarakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3559018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Weng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.07.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2120996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ennafii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.85.12.865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.12.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marpu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2863138" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Postadjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.418" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hyypp&#228;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlian Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Kaartinen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2543225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVGLNS8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8080653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ying Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2586158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.05.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0RDL95X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jutzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL9SMN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jutzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hinz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9H7L4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rito Goncalves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Tom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2448056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.279" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2L3K6D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gressin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantk&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeeckaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTNL3BD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Soergel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X2X5F57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHMHMJNK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2052825" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.09.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKW8ZMZT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigui Ramirez-Parra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266343v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delvolv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076029" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Benidir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Jouffroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Marsocci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736948v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Tagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monkam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-673-2022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554995" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-1-2021-1-2021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553693" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2021-329-2021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-703-2020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-591-2020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2020-1-2020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monkam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-633-2020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribana Roscher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-5-2020-109-2020" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948169v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-1013-2020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165562v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866914" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899337" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325855v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518799" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Dowman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vosselman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Stilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Halounova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-5-53-2018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172189v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519222" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924620" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kasinski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_64" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384446v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-157-2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-183-2017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-167-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384458v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-III-3-457-2016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384469v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326630" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384460v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rottensteiner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-271-2015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384463v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paget" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbanson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Frison" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326431" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326168" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mohammed Sidi Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947573" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384487v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384474v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947444" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchu Qin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946545" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947245" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-181-2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989026v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Sidi Youssef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384551v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W2-313-2013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384529v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Goncalves" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721122" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gressin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paparoditis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W2-13-2013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920944v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721092" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Michelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W2-161-2013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384554v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352720" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Papelard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-117-2012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384561v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-111-2012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384563v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-147-2012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759269v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384758v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantke" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781804v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384579v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414234" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384636v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384672v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921451v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazals" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28893.56807" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694531v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922972v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922977v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922968v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wendl" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817358-9.00017-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419399v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-optique" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381021v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/optical-remote-sensing-of-land-surface/baghdadi/978-1-78548-102-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50006-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384573v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niemeyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottensteiner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24393-6_20" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRBBKRQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384746v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601235.ch9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725431v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Minh &#212;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875781v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Bris" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326636v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662950v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Crompvoets" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inian Moorthy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590897v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566992v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>