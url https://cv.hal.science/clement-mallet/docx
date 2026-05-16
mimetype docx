--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -311,1144 +311,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
+                <w:t xml:space="preserve">Navigating the publishing landscape in times of revolutionary changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizi Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
+                <w:t xml:space="preserve">Qihao Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.214-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473243v1</w:t>
+                <w:t xml:space="preserve">hal-04677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the publishing landscape in times of revolutionary changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic vectorization of historical maps: A benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qihao Weng</w:t>
+                <w:t xml:space="preserve">Minh Ôn Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 215, pp.214-215. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0298217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677820v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-nomenclature, multi-resolution joint translation: an application to land-cover mapping</w:t>
+                <w:t xml:space="preserve">Constrained DTW preserving shapelets for explainable time-Series clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baudoux</w:t>
+                <w:t xml:space="preserve">Hussein El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Inglada</w:t>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2120996⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.109804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808724v1</w:t>
+                <w:t xml:space="preserve">hal-04171112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained DTW preserving shapelets for explainable time-Series clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-nomenclature, multi-resolution joint translation: an application to land-cover mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lampert</w:t>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 143, pp.109804. </w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.403-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2120996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171112v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t>
+                <w:t xml:space="preserve">Predicting Vegetation Stratum Occupancy from Airborne LiDAR Data with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018093v1</w:t>
+                <w:t xml:space="preserve">hal-03727656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Vegetation Stratum Occupancy from Airborne LiDAR Data with Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112, pp.102863. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727656v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating operational country-level crop monitoring with Sentinel~1 and~2 imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+                <w:t xml:space="preserve">Toward a Yearly Country-Scale CORINE Land-Cover Map without Using Images: A Map Translation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13061060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312443v1</w:t>
+                <w:t xml:space="preserve">hal-03166675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Yearly Country-Scale CORINE Land-Cover Map without Using Images: A Map Translation Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Inglada</w:t>
+                <w:t xml:space="preserve">Investigating operational country-level crop monitoring with Sentinel~1 and~2 imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.970-982</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166675v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast estimation for robust supervised classification with mixture model</w:t>
+                <w:t xml:space="preserve">Recurrent-based regression of Sentinel time series for continuous vegetation monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Giry Fouquet</w:t>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.320-326. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.112419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326441v2</w:t>
+                <w:t xml:space="preserve">hal-03274870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent-based regression of Sentinel time series for continuous vegetation monitoring</w:t>
+                <w:t xml:space="preserve">Fast estimation for robust supervised classification with mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatol Garioud</w:t>
+                <w:t xml:space="preserve">Erwan Giry Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 263, pp.112419. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.320-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274870v1</w:t>
+                <w:t xml:space="preserve">hal-03326441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword to the Special Issue on Paving the Way for the Future of Urban Remote Sensing</w:t>
               </w:r>
@@ -1675,624 +1675,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the theme issue on geospatial computer vision</w:t>
+                <w:t xml:space="preserve">Classification à très large échelle d'images satellite à très haute résolution spatiale par réseaux de neurones convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devis Tuia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Yang</w:t>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, colloque CFPT 2018, 217-218 (n° spécial), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375987v1</w:t>
+                <w:t xml:space="preserve">hal-02325820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une remise en géométrie automatique des prises de vue aériennes historiques photogrammétriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+                <w:t xml:space="preserve">Foreword to the theme issue on geospatial computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devis Tuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.417⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370181v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial pour le numéro spécial CFPT'2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numéro double spécial Colloque CFPT 2018, 2017-2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on Urban Remote Sensing for Smarter Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Tuia</w:t>
+                <w:t xml:space="preserve">Vers une remise en géométrie automatique des prises de vue aériennes historiques photogrammétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.2575-2577. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217-218, pp.11-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2863138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375982v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification à très large échelle d'images satellite à très haute résolution spatiale par réseaux de neurones convolutifs</w:t>
+                <w:t xml:space="preserve">Foreword to the Special Issue on Urban Remote Sensing for Smarter Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Postadjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+                <w:t xml:space="preserve">P. Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+                <w:t xml:space="preserve">D. Tuia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, colloque CFPT 2018, 217-218 (n° spécial), pp.73-86. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.2575-2577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2018.418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2863138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325820v1</w:t>
+                <w:t xml:space="preserve">hal-02375982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structured regularization framework for spatially smoothing semantic labelings of 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Raguet Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,791 +2618,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Benchmarking of the Individual Tree Detection Methods for Modeling 3-D Canopy Structure for Silviculture and Forest Ecology Using Airborne Laser Scanning</w:t>
+                <w:t xml:space="preserve">Lidar detection of individual tree size in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunsheng Wang</w:t>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Hyyppä</w:t>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinlian Liang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2543225⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.318-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376018v1</w:t>
+                <w:t xml:space="preserve">hal-02376008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale road detection in forested mountainous areas using airborne topographic lidar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+                <w:t xml:space="preserve">Foreword to the Special Issue on “GeoVision: Computer Vision for Geospatial Applications”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devis Tuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ying Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.2840-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2586158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02375998v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Characterization of Hydrological Dynamics in a Coastal Marsh Using High Temporal Resolution Sentinel-1A Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+                <w:t xml:space="preserve">Airborne Lidar Estimation of Aboveground Forest Biomass in the Absence of Field Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (7), pp.570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8070570⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8080653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374453v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Lidar Estimation of Aboveground Forest Biomass in the Absence of Field Inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Large-scale road detection in forested mountainous areas using airborne topographic lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8080653⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112 (3), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376108v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on “GeoVision: Computer Vision for Geospatial Applications”</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">International Benchmarking of the Individual Tree Detection Methods for Modeling 3-D Canopy Structure for Silviculture and Forest Ecology Using Airborne Laser Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunsheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Hyyppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlian Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Kaartinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2586158⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (9), pp.5011-5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2543225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376109v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar detection of individual tree size in tropical forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Mapping and Characterization of Hydrological Dynamics in a Coastal Marsh Using High Temporal Resolution Sentinel-1A Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.05.028⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8070570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376008v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinctive 2D and 3D features for automated large-scale scene analysis in urban areas</w:t>
               </w:r>
@@ -3524,316 +3524,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉTECTION À HAUTE RÉSOLUTION SPATIALE DE LA DESSERTE FORESTIÈRE EN MILIEU MONTAGNEUX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic point cloud interpretation based on optimal neighborhoods, relevant features and efficient classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ferraz</w:t>
+                <w:t xml:space="preserve">Boris Jutzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.549⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.286-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337824v1</w:t>
+                <w:t xml:space="preserve">hal-02376113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic point cloud interpretation based on optimal neighborhoods, relevant features and efficient classifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hinz</w:t>
+                <w:t xml:space="preserve">DÉTECTION À HAUTE RÉSOLUTION SPATIALE DE LA DESSERTE FORESTIÈRE EN MILIEU MONTAGNEUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.016⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376113v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy Density Model: A New ALS-Derived Product to Generate Multilayer Crown Cover Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Rito Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,64 +3988,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme Issue “Multitemporal remote sensing data analysis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demantké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79, pp.240--251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4381,64 +4381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138, pp.134-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of airborne lidar and multispectral image data for urban scene classification using Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,351 +5277,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lidar HD national program: a step forward for the development of forest multisource inventory approaches</w:t>
+                <w:t xml:space="preserve">Towards harmonized LiDAR data for high-resolution forest mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Véga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigui Ramirez-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Québec (QC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266363v1</w:t>
+                <w:t xml:space="preserve">hal-05266343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+                <w:t xml:space="preserve">The French Lidar HD national program: a step forward for the development of forest multisource inventory approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Véga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigui Ramirez-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
+              <w:t xml:space="preserve">Silvilaser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Québec (QC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984436v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards harmonized LiDAR data for high-resolution forest mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Véga</w:t>
+                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvilaser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Québec (QC), Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266343v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting temporal evolutions in 3D lidar point clouds: an operational approach</w:t>
               </w:r>
@@ -5819,51 +5819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Change You Want To Detect: Semantic Change Detection In Earth Observation With Hybrid Data Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Benidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5895,243 +5895,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnySat: a Multi-Resolution/Modality/Scale Earth Observation Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+                <w:t xml:space="preserve">DeepGouramic. Reconstitution historique de l’occupation du sol pour évaluer les expositions anciennes aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU24 General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016354v1</w:t>
+                <w:t xml:space="preserve">hal-04994017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepGouramic. Reconstitution historique de l’occupation du sol pour évaluer les expositions anciennes aux pesticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Coste</w:t>
+                <w:t xml:space="preserve">AnySat: a Multi-Resolution/Modality/Scale Earth Observation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">EGU24 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994017v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
               </w:r>
@@ -6156,51 +6156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6255,64 +6255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoMultiTaskNet: remote sensing unsupervised domain adaptation using geographical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Marsocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scardapane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,1723 +6357,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDPS: Constrained DTW-Preserving Shapelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">Multi-Layer Modeling of Dense Vegetation from Aerial LiDAR Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736948v1</w:t>
+                <w:t xml:space="preserve">hal-03718729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: the 2022 edition of the XXIVth ISPRS Congress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Oude Elberink</w:t>
+                <w:t xml:space="preserve">CDPS: Constrained DTW-Preserving Shapelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth ISPRS Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-1-2022⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713997v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Vegetation classes by using Time Series of Sentinel-2 images for large scale mapping in Cameroon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Monkam</w:t>
+                <w:t xml:space="preserve">Preface: the 2022 edition of the XXIVth ISPRS Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rupnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oude Elberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth ISPRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.673 - 680, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-673-2022⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-1-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714004v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Based Multiple Land-Cover Map Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Inglada</w:t>
+                <w:t xml:space="preserve">Classification of Vegetation classes by using Time Series of Sentinel-2 images for large scale mapping in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883056⟩</w:t>
+              <w:t xml:space="preserve">XXIVth ISPRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.673 - 680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-3-2022-673-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983066v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Layer Modeling of Dense Vegetation from Aerial LiDAR Scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
+                <w:t xml:space="preserve">Deep-Learning Based Multiple Land-Cover Map Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1260-1263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718729v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introducing the Boundary-Aware loss for deep image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ôn Vû Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256073v1</w:t>
+                <w:t xml:space="preserve">hal-03417244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Interest of a Multi-Modal Gap-Filling Strategy for Monitoring Changes in Grassland Parcels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Valero</w:t>
+                <w:t xml:space="preserve">Vegetation Stratum Occupancy Prediction from Airborne LiDAR 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SilviLaser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienne (AUT), Austria. pp.41-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983082v1</w:t>
+                <w:t xml:space="preserve">hal-03983141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Interest of a Multi-Modal Gap-Filling Strategy for Monitoring Changes in Grassland Parcels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.3105-3108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256193v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: the 2021 edition of the XXIVth ISPRS congress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Bahl</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth ISPRS Congress, 2021 edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-1-2021-1-2021⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276194v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Land-Cover Map Translation with Semantic Segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553693⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983096v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient representation of 3D buildings: application to the evaluation of city models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+                <w:t xml:space="preserve">Preface: the 2021 edition of the XXIVth ISPRS congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2021 - XXIVth Congress of the International Society for Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nice / Virtual, France. pp.329 - 336, </w:t>
+              <w:t xml:space="preserve">XXIVth ISPRS Congress, 2021 edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice (virtuel), France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2021-329-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-1-2021-1-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276198v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Boundary-Aware loss for deep image segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual Land-Cover Map Translation with Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.2488-2491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417244v1</w:t>
+                <w:t xml:space="preserve">hal-03983096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation Stratum Occupancy Prediction from Airborne LiDAR 3D Point Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+                <w:t xml:space="preserve">An efficient representation of 3D buildings: application to the evaluation of city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ennafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ennafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SilviLaser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS 2021 - XXIVth Congress of the International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice / Virtual, France. pp.329 - 336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2021-329-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983141v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges in operational very high resolution land-cover mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CNN semantic segmentation to retrieve past land cover out of historical orthoimages and DSM: first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.703-710, </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp 1013 - 1019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-703-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-1013-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948186v1</w:t>
+                <w:t xml:space="preserve">hal-02948169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint exploitation of optical and SAR imagery for grassland monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8114,745 +8127,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: the 2020 edition of the XXIVth ISPRS congress</w:t>
+                <w:t xml:space="preserve">Current challenges in operational very high resolution land-cover mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2020 - XXIVth edition of the International Society for Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-1-2020-1-2020⟩</w:t>
+              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.703-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-703-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948164v1</w:t>
+                <w:t xml:space="preserve">hal-02948186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of time series of Sentinel-2 images for large scale mapping in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Tagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.633-640, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-633-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemCity Toulouse: A benchmark for building instance segmentation in satellite images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: the 2020 edition of the XXIVth ISPRS congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Rupnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-5-2020-109-2020⟩</w:t>
+              <w:t xml:space="preserve">ISPRS 2020 - XXIVth edition of the International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice / Virtual, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-1-2020-1-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948177v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN semantic segmentation to retrieve past land cover out of historical orthoimages and DSM: first experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+                <w:t xml:space="preserve">SemCity Toulouse: A benchmark for building instance segmentation in satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribana Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Drees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp 1013 - 1019, </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.109-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-1013-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-5-2020-109-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948169v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of SAR and optical satellite images time series for grassland mowing event detection.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189308v1</w:t>
+                <w:t xml:space="preserve">hal-02281003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint analysis of SAR and optical satellite images time series for grassland mowing event detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281003v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The necessary yet complex evaluation of 3D city models: a semantic approach</w:t>
               </w:r>
@@ -8955,77 +8955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Grassland Mowing Event Detection with Multimodal Sentinel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,160 +9183,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Adaptation for Large Scale Classification of Very High Resolution Satellite Images with Deep Convolutional Neural Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518799⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325855v1</w:t>
+                <w:t xml:space="preserve">hal-01852844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification sémantique de modèles 3D de bâtiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ennafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9378,207 +9395,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction d'attributs et apprentissage pour l'analyse des images de télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR ISIS, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reviewing process for ISPRS events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain Adaptation for Large Scale Classification of Very High Resolution Satellite Images with Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-5-53-2018⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3623-3626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384432v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification sémantique de modèles 3D de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ennafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9620,557 +9620,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reviewing process for ISPRS events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Dowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vosselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Stilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Halounova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dehradun, India. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-5-53-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368554v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel Partitioning of Very High Resolution Satellite Images for Large-Scale Classification Perspectives with Deep Convolutional Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1328-1331, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325850v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superpixel Partitioning of Very High Resolution Satellite Images for Large-Scale Classification Perspectives with Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1328-1331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852844v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dechesne</w:t>
+                <w:t xml:space="preserve">A two-step decision fusion strategy: application to hyperspectral and multispectral images for urban classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
+              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hanover, Germany. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-167-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367562v1</w:t>
+                <w:t xml:space="preserve">hal-02384455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
+                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -10188,1523 +10188,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866680v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automatic analysis of archival aerial images current status and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Joint Urban Remote Sensing Event (JURSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Smail Bachir</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430405v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic approach in image change detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02895-8_64⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hannover, France. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384539v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric features and their relevance for 3D point cloud classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Weinmann</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-157-2017⟩</w:t>
+              <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, France. pp.848-851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384446v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t>
+                <w:t xml:space="preserve">Semantic approach in image change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.E1-E1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02895-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536987v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential of deep neural networks for large-scale classification of very high resolution satellite images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+                <w:t xml:space="preserve">Geometric features and their relevance for 3D point cloud classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jutzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Hannover Workshop 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hanovre, Germany. pp.157-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-157-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-183-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384451v1</w:t>
+                <w:t xml:space="preserve">hal-02384446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of belief propagation and graph-cut approaches for contextual classification of 3D lidar point cloud data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Weinmann</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500777v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dechesne</w:t>
+                <w:t xml:space="preserve">Comparison of belief propagation and graph-cut approaches for contextual classification of 3D lidar point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368527v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step decision fusion strategy: application to hyperspectral and multispectral images for urban classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Investigating the potential of deep neural networks for large-scale classification of very high resolution satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Postadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Hanover, Germany. pp.167-174, </w:t>
+              <w:t xml:space="preserve">ISPRS Hannover Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hanovre, Germany. pp.183-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-167-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-183-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384455v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Weinmann</w:t>
+                <w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bredif</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384459v1</w:t>
+                <w:t xml:space="preserve">hal-02551478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dechesne</w:t>
+                <w:t xml:space="preserve">Fusion of hyperspectral and VHR multispectral image classifications in urban α–areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.457-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-III-3-457-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366424v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of hyperspectral and VHR multispectral image classifications in urban α–areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+                <w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bredif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-III-3-457-2016⟩</w:t>
+              <w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384458v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Weinmann</w:t>
+                <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.207-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551478v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of LiDAR and radar data for land-cover mapping in natural environments</w:t>
               </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11948,850 +11948,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UN-sensored very high resolution Land-Cover mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-temporal optical VHR image fusion for Land-Cover mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015 - 2015 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2939-2942, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326431⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1913-1916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384463v1</w:t>
+                <w:t xml:space="preserve">hal-02384462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal optical VHR image fusion for Land-Cover mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UN-sensored very high resolution Land-Cover mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Paget</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. L. Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015 - 2015 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1913-1916, </w:t>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2939-2942, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384462v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining top-down and bottom-up approaches for building detection in a single very high resolution satellite image</w:t>
+                <w:t xml:space="preserve">Détection de bâtiments à partir d'une image satellitaire par combinaison d'approches ascendante et descendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mohammed Sidi Youssef</w:t>
+                <w:t xml:space="preserve">Mohamed Mahmoud Sidi Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384480v1</w:t>
+                <w:t xml:space="preserve">hal-00989026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for land-cover database update and enrichment using satellite imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
+                <w:t xml:space="preserve">Large scale road network extraction in forested moutainous areas using airborne laser scanning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026024⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4315-4318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384487v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale road network extraction in forested moutainous areas using airborne laser scanning data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+                <w:t xml:space="preserve">Combining top-down and bottom-up approaches for building detection in a single very high resolution satellite image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mohammed Sidi Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4315-4318, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947444⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.4820-4823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384474v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual tree segmentation over large areas using airborne LiDAR point cloud and very high resolution optical imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+                <w:t xml:space="preserve">A unified framework for land-cover database update and enrichment using satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corina Iovan</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946545⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5057-5061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384484v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the new French national land cover database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gressin</w:t>
+                <w:t xml:space="preserve">Individual tree segmentation over large areas using airborne LiDAR point cloud and very high resolution optical imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchu Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Iovan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3534-3537, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.800-803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384471v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic 3D scene interpretation: A framework combining optimal neighborhood size selection with relevant features</w:t>
               </w:r>
@@ -12875,386 +12879,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bâtiments à partir d'une image satellitaire par combinaison d'approches ascendante et descendante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahmoud Sidi Youssef</w:t>
+                <w:t xml:space="preserve">Updating the new French national land cover database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gressin</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3534-3537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989026v1</w:t>
+                <w:t xml:space="preserve">hal-02384471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature relevance assessment for the semantic interpretation of 3D point cloud data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Jutzi</w:t>
+                <w:t xml:space="preserve">Single strata canopy cover estimation using airborne laser scanning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W2-313-2013⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.184-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384551v1</w:t>
+                <w:t xml:space="preserve">hal-02384529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single strata canopy cover estimation using airborne laser scanning data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+                <w:t xml:space="preserve">Feature relevance assessment for the semantic interpretation of 3D point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.184-187, </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.313-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W2-313-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384529v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating land cover databases using a single very high resolution satellite image</w:t>
               </w:r>
@@ -13351,265 +13351,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Approach in Image Change Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
+                <w:t xml:space="preserve">Large-scalewater classification of coastal areas using airborne topographic lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Smeeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920944v1</w:t>
+                <w:t xml:space="preserve">hal-02384526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scalewater classification of coastal areas using airborne topographic lidar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Smeeckaert</w:t>
+                <w:t xml:space="preserve">Semantic Approach in Image Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">António Ferraz</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.450--459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384526v1</w:t>
+                <w:t xml:space="preserve">hal-00920944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating land cover databases using a single very high resolution satellite image</w:t>
               </w:r>
@@ -13621,64 +13621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA13 – The ISPRS Workshop on Image Sequence Analysis 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.13 -- 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13755,51 +13755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS 2013-SSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. pp.161 - 166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13827,278 +13827,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing small-footprint lidar and forest inventory data for single strata biomass estimation - A case study over a multi-layered mediterranean forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margarida Tomé</w:t>
+                <w:t xml:space="preserve">Trajectory-based registration of 3D lidar point clouds acquired with a mobile mapping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cannelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Papelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352720⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Melbourne, Australia. pp.117-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-117-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384554v1</w:t>
+                <w:t xml:space="preserve">hal-02384562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory-based registration of 3D lidar point clouds acquired with a mobile mapping system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cannelle</w:t>
+                <w:t xml:space="preserve">Comparing small-footprint lidar and forest inventory data for single strata biomass estimation - A case study over a multi-layered mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Melbourne, Australia. pp.117-122, </w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6384-6387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-117-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384562v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving 3D lidar point cloud registration using optimal neighborhood knowledge</w:t>
               </w:r>
@@ -14214,51 +14214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Melbourne, Australia. pp.147-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14400,51 +14400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demantke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14476,865 +14476,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach for modelling airborne lidar waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of airborne full-waveform lidar and image data for urban scene classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laserscanning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 16th IEEE International Conference on Image Processing (ICIP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, France. pp.1669-1672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384727v1</w:t>
+                <w:t xml:space="preserve">hal-02384579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway detection and geometrical description from ALS data in forested mountaneous area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
+                <w:t xml:space="preserve">AIRBORNE LIDAR FEATURE SELECTION FOR URBAN CLASSIFICATION USING RANDOM FORESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laserscanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384705v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIRBORNE LIDAR FEATURE SELECTION FOR URBAN CLASSIFICATION USING RANDOM FORESTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Guo</w:t>
+                <w:t xml:space="preserve">Pathway detection and geometrical description from ALS data in forested mountaneous area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laserscanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384719v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR WAVEFORM MODELING USING A MARKED POINT PROCESS</w:t>
+                <w:t xml:space="preserve">A stochastic approach for modelling airborne lidar waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">Laserscanning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781804v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIDAR WAVEFORM MODELING USING A MARKED POINT PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heipke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laserscanning 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384616v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne full-waveform lidar and image data for urban scene classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Guo</w:t>
+                <w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 16th IEEE International Conference on Image Processing (ICIP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laserscanning 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384579v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANAGING FULL WAVEFORM LIDAR DATA: A CHALLENGING TASK FOR THE FORTHCOMING YEARS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSIS OF FULL-WAVEFORM LIDAR DATA FOR CLASSIFICATION OF URBAN AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384636v1</w:t>
+                <w:t xml:space="preserve">hal-02384655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Full waveform LiDAR data: a challenging task for the forthcoming years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15349,411 +15336,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Beijing, China. part B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Library concept and design for lidar data processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
+                <w:t xml:space="preserve">MANAGING FULL WAVEFORM LIDAR DATA: A CHALLENGING TASK FOR THE FORTHCOMING YEARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">ISPRS Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384648v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et traitement d'ondes lidar pour la cartographie et la reconnaissance de formes : application au milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Library concept and design for lidar data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">GEOBIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384672v1</w:t>
+                <w:t xml:space="preserve">hal-02384648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF FULL-WAVEFORM LIDAR DATA FOR CLASSIFICATION OF URBAN AREAS</w:t>
+                <w:t xml:space="preserve">Analyse et traitement d'ondes lidar pour la cartographie et la reconnaissance de formes : application au milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uwe Soergel</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Pékin, China</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384655v1</w:t>
+                <w:t xml:space="preserve">hal-02384672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Full-Waveform Lidar Data: Modelling Raw Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15827,90 +15827,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Devile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15952,77 +15952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16069,51 +16069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of High Resolution TerraSAR-X images to the classification of managed forest stands through texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16235,77 +16235,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16388,51 +16388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitemporal Earth Observation Image Analysis: Remote Sensing Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. 2024, 978-1-789-45176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16444,51 +16444,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y sus aplicaciones en la ordenacion del territorio</w:t>
+                <w:t xml:space="preserve">QGIS y las herramientas genéricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -16508,75 +16508,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922972v1</w:t>
+                <w:t xml:space="preserve">hal-02922961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y sus aplicaciones en agua y en gestion del riego</w:t>
+                <w:t xml:space="preserve">QGIS y sus aplicaciones en la ordenacion del territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -16596,75 +16596,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922977v1</w:t>
+                <w:t xml:space="preserve">hal-02922972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t>
+                <w:t xml:space="preserve">QGIS y sus aplicaciones en agua y en gestion del riego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -16684,75 +16684,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922968v1</w:t>
+                <w:t xml:space="preserve">hal-02922977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGIS y las herramientas genéricas</w:t>
+                <w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -16772,51 +16772,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922961v1</w:t>
+                <w:t xml:space="preserve">hal-02922968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la géometrie stochastique à l'analyse d'images</w:t>
               </w:r>
@@ -16952,103 +16952,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Deep Learning and Mathematical Morphology for Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology, First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12708, pp 79 - 92, 2021, Lecture notes in computer science, </w:t>
@@ -17099,90 +17099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision fusion of remote-sensing data for land cover classification (chap. 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Wendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Postadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Ying Yang, Bodo Rosenhahn, Vittorio Murino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Scene Understanding</w:t>
@@ -17237,51 +17237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de traitement de données lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17349,51 +17349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne LiDAR Data Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17451,264 +17451,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Random Fields for Urban Scene Classification with Full Waveform LiDAR Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
+                <w:t xml:space="preserve">Some applications to image processing: pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Descombes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric Image Analysis, ISPRS Conference, PIA 2011, Munich, Germany, October 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24393-6_20⟩</w:t>
+              <w:t xml:space="preserve">Stochastic geometry for image analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE editions, pp.287-323, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118601235.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384573v1</w:t>
+                <w:t xml:space="preserve">hal-02384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some applications to image processing: pattern recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Conditional Random Fields for Urban Scene Classification with Full Waveform LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Rottensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic geometry for image analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photogrammetric Image Analysis, ISPRS Conference, PIA 2011, Munich, Germany, October 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.233-244, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24393-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118601235.ch9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17726,103 +17726,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17898,64 +17898,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BuyTheDips: PathLoss for improved topology-preserving deep learning-based image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vũ Ngọc Minh Ôn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18113,51 +18113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain surfaces and 3D landcover classification from small footprint full-waveform lidar data: Application to badlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18360,103 +18360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18482,103 +18482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18998,51 +18998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3DF972D"/>
+    <w:nsid w:val="B4A07D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19229,51 +19229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-mallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2675-165X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17746545X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Chrysoulakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Somarakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3559018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Weng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.07.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2120996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ennafii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.85.12.865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.12.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marpu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2863138" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Postadjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.418" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hyypp&#228;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlian Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Kaartinen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2543225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVGLNS8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8080653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ying Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2586158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.05.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0RDL95X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jutzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL9SMN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jutzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hinz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9H7L4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rito Goncalves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Tom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2448056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.279" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2L3K6D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gressin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantk&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeeckaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTNL3BD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Soergel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X2X5F57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHMHMJNK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2052825" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.09.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKW8ZMZT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigui Ramirez-Parra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266343v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delvolv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076029" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Benidir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Jouffroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Marsocci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736948v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Tagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monkam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-673-2022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554995" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-1-2021-1-2021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553693" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2021-329-2021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-703-2020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-591-2020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2020-1-2020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monkam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-633-2020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribana Roscher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-5-2020-109-2020" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948169v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-1013-2020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165562v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866914" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899337" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325855v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518799" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Dowman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vosselman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Stilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Halounova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-5-53-2018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172189v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519222" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924620" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kasinski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_64" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384446v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-157-2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-183-2017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-167-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384458v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-III-3-457-2016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384469v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326630" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384460v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rottensteiner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-271-2015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384463v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paget" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbanson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Frison" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326431" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326168" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mohammed Sidi Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947573" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384487v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384474v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947444" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchu Qin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946545" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947245" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-181-2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989026v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Sidi Youssef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384551v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W2-313-2013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384529v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Goncalves" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721122" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gressin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paparoditis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W2-13-2013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920944v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721092" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Michelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W2-161-2013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384554v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352720" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Papelard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-117-2012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384561v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-111-2012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384563v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-147-2012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759269v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384758v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantke" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781804v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384579v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414234" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384636v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384672v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921451v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazals" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28893.56807" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694531v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922972v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922977v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922968v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wendl" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817358-9.00017-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419399v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-optique" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381021v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/optical-remote-sensing-of-land-surface/baghdadi/978-1-78548-102-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50006-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384573v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niemeyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottensteiner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24393-6_20" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRBBKRQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384746v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601235.ch9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725431v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Minh &#212;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875781v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Bris" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326636v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662950v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Crompvoets" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inian Moorthy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590897v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566992v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-mallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2675-165X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17746545X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Chrysoulakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Somarakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3559018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Weng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.07.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2120996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112419" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326441v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.10.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ennafii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.85.12.865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Postadjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.12.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marpu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2863138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0RDL95X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ying Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2586158" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8080653" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.12.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVGLNS8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hyypp&#228;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlian Liang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Kaartinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2543225" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazals" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070570" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jutzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL9SMN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jutzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hinz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9H7L4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferraz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.549" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rito Goncalves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Tom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2448056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.279" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2L3K6D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gressin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantk&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeeckaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTNL3BD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Soergel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X2X5F57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHMHMJNK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2052825" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.09.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKW8ZMZT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigui Ramirez-Parra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delvolv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076029" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Benidir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Jouffroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Marsocci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Tagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monkam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-673-2022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883056" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983082v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554995" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-1-2021-1-2021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553693" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2021-329-2021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-1013-2020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-591-2020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948186v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-703-2020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monkam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-633-2020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2020-1-2020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribana Roscher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drees" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-5-2020-109-2020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165562v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866914" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899337" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518799" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172189v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Dowman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vosselman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Stilla" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Halounova" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-5-53-2018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325850v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519222" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384455v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-167-2017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924620" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384539v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kasinski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_64" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384446v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-157-2017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-183-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-III-3-457-2016" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384469v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326630" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384460v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rottensteiner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-271-2015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384462v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326168" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384463v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paget" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbanson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Frison" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326431" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989026v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Sidi Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947444" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384480v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mohammed Sidi Youssef" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947573" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384487v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026024" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384484v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchu Qin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946545" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-181-2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384471v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947245" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384529v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Goncalves" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721122" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384551v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W2-313-2013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gressin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paparoditis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W2-13-2013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721092" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920944v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Michelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W2-161-2013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384562v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Papelard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-117-2012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384554v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352720" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384561v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-111-2012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384563v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-147-2012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759269v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384758v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demantke" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384579v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414234" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781804v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384655v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278942v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384636v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384648v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384672v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921451v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazals" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28893.56807" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694531v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922961v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922972v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922977v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922968v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wendl" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817358-9.00017-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419399v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-optique" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381021v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/optical-remote-sensing-of-land-surface/baghdadi/978-1-78548-102-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50006-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384746v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601235.ch9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niemeyer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottensteiner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24393-6_20" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRBBKRQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725431v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Minh &#212;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875781v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Bris" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326636v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662950v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Crompvoets" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inian Moorthy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590897v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566992v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>