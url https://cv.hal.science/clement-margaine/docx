--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1144,165 +1144,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05030664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation des règles spéciales en matière de libération conditionnelle ou la consécration du principe specialia specialibus cumulant</w:t>
+                <w:t xml:space="preserve">Libération conditionnelle-expulsion : autonomie ou rattachement au droit commun, telle est (encore) la question…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.331</w:t>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03264315v1</w:t>
+                <w:t xml:space="preserve">halshs-03294476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libération conditionnelle-expulsion : autonomie ou rattachement au droit commun, telle est (encore) la question…</w:t>
+                <w:t xml:space="preserve">Articulation des règles spéciales en matière de libération conditionnelle ou la consécration du principe specialia specialibus cumulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 07 et 08, pp.380</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03294476v1</w:t>
+                <w:t xml:space="preserve">halshs-03262699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation des règles spéciales en matière de libération conditionnelle ou la consécration du principe specialia specialibus cumulant</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 06, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03262699v1</w:t>
+                <w:t xml:space="preserve">halshs-03264315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur l'office du juge judiciaire en matière d'appréciation du caractère indigne des conditions de détention</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8642B24E"/>
+    <w:nsid w:val="ADE8C441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-margaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082043795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218315777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359476911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bonis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/le-poison--9782381940366-page-371?lang=fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-margaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082043795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218315777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359476911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bonis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/le-poison--9782381940366-page-371?lang=fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>