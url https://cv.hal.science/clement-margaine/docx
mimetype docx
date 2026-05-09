--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -208,361 +208,464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université de Bordeaux IV, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05600205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’assesseur citoyen devant la commission de discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Céré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dominati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20.20, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES LONGUES PEINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dantras-Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Mission de Recherche Droit et Justice; Université de bordeaux; Université de Lille; Ecole Nationale d'Administration Pénitentiaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des obligations applicables en milieu ouvert : une analyse de la dimension coercitive de la probation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">20.20, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.300</w:t>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Interdisciplinaire de Recherche Appliqué au champ Pénitentiaire. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...190 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -572,2314 +675,3374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'assesseur citoyen devant la commission de discipline en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Céré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dominati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2024, Bibliothèques de droit, 978-2-336-48115-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources de la Direction de l’administration pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La norme pénale infraréglementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-85002-107-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (nouvelle?) libération sous contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Carpentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le volet répressif de la loi pour la confiance dans l'institution judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.155-163, 2023, 978-2-7110-3791-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives humanistes des alternatives et aménagements de peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.117-130, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-758-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur et le législateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du professeur Philippe Conte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.579-590, 2023, 978-2-7110-3834-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scandales sanitaires et responsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04794475v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Faure-Abbad; Adrien Lauba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-72, 2023, Collection de la Faculté de droit et de sciences sociales de Poitiers, 978-2-38194-036-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/unip.faure.2023.01.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pénale des personnes morales : un retour à plus d’orthodoxie juridique ? A propos d’un arrêt de la chambre criminelle du 11 octobre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CUJAS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de l’Institut de Sciences Criminelles et de la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques : Rapport Corbaux/Joly-Coz sur le traitement judiciaire des violences intrafamiliales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05510971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détention provisoire : panorama de jurisprudence juillet 2024-juillet 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05324349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du principe de rétroactivité de la loi pénale plus favorable à une sanction qualifiée d’administrative par le droit national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détention provisoire : Panorama de jurisprudence 2023 – juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 09, pp.447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Nouvelles ?) précisions sur la délivrance d'un mandat d'arrêt contre une personne domiciliée à l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 09, pp.439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03784257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pouvoirs d'infirmation, d'évocation et d'injonction de la chambre de l'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05030664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libération conditionnelle-expulsion : autonomie ou rattachement au droit commun, telle est (encore) la question…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 07 et 08, pp.380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03294476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation des règles spéciales en matière de libération conditionnelle ou la consécration du principe specialia specialibus cumulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 06, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03262699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation des règles spéciales en matière de libération conditionnelle ou la consécration du principe specialia specialibus cumulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 06, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03264315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur l'office du juge judiciaire en matière d'appréciation du caractère indigne des conditions de détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03116189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment redonner du sens à l'exécution des longues peines privatives de liberté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Droit pénal, n° 3 (étude 8), pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit interne est-il soluble dans l’article 13 de la Convention consacrant le droit à un recours juridictionnel effectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet pénal de la future loi de programmation de la Justice : entre recherche de sens et d’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime d’application des peines des djihadistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour de l'inceste dans le code pénal et extension de la protection du mineur victime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.1089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02215473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inapplicabilité du principe de non-rétroactivité des peines aux mesures de sûreté prononcées à l'égard d'une personne reconnue pénalement irresponsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 15 août 2014 et le milieu ouvert : vers un accroissement du contrôle des personnes condamnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien en détention d'un individu souffrant de troubles mentaux pendant plusieurs années est contraire à l'article 5 de la Convention européenne des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atténuation de la responsabilité pénale des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et droit pénal : vers des qualifications pénales genrées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre, entre actualité et pluralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches en psychopathologie et psychanalyse – Poitiers – Clinique actuelle en psychanalyse (RPpsy Poitiers CAPS); Société du Rorschach et des méthodes projectives, Nov 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctionner les infractions climatiques : le point de vue du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le droit pénal face au changement climatique – L’échelle locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Lagoutte; Romain Ollard, Mar 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pénale et scandales sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Université d’été Facultatis Iuris Pictaviensis : Le poison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et des Sciences sociales de Poitiers, Jun 2022, Poitiers, France. pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (nouvelle?) libération sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le volet répressif de la loi pour la confiance dans l'institution judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.155-163, 2023, 978-2-7110-3791-9</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse, Mar 2022, Cargèse (Institut d'Etudes Scientifiques), Corse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur l’exécution des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et droit pénal</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">XXIIIes journées d’études de l’Institut de sciences criminelles de Poitiers : « Questions contemporaines sur la territorialité du droit pénal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sciences criminelles de Poitiers, Nov 2021, Poitiers, France. pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la longue peine : regard de l’Administration pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur du professeur Philippe Conte</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">Le sens de la longue peine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2019, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression nouvelle des atteintes au patrimoine : l’exemple des infractions contre les biens incorporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poison</w:t>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">Repenser le droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Denis, Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction pénale de l’habitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de l’Institut de Sciences Criminelles et de la Justice</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05491850v1</w:t>
+              <w:t xml:space="preserve">L’habitude en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Denis, Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime d'application de la peine pour les djihadistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les djihadistes français de retour en France ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Criminologie et de droit pénal de Paris 2 (Assas), Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écocide (à propos de l’incendie du Maido)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit privé de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Saint-Denis, Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la peine du point de vue des professionnels de l’exécution des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sens de la peine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Mar 2017, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peines perpétuelles et réinsertion des détenus dans la jurisprudence de la Cour Européenne des Droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à la réinsertion des personnes détenues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Jan 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libération contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une refonte du droit des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Apr 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles européennes de la probation : charte d’action pour les services pénitentiaires d’insertion et de probation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La probation dans l’univers carcéral et le milieu ouvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale d’Administration pénitentiaire, Mar 2015, Agen, Etablissement National d'Administration Pénitentiaire (ENAP), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité du suivi en milieu ouvert à travers l’exemple du contrôle des obligations des condamnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’efficacité du suivi des PPSMJ – Nouvelles problématiques et nouvelles pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale d’Administration pénitentiaire, Oct 2015, Agen, Etablissement National d'Administration Pénitentiaire (ENAP), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs législatifs et les repères officiels de lutte contre le terrorisme et la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session de formation sur la Prévention et le traitement de la radicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental du Val d’Oise, Nov 2015, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atténuation de responsabilité des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Margaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix ans d’évolution de la justice pénale des mineurs : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénalisation / Dépénalisation de l'action publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Margaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...271 lines deleted...]
-                <w:t xml:space="preserve">hal-04858049v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2947,51 +4110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADE8C441"/>
+    <w:nsid w:val="34F2A355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +4341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-margaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082043795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218315777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359476911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bonis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/le-poison--9782381940366-page-371?lang=fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-margaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082043795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218315777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359476911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05600205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Bonis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/le-poison--9782381940366-page-371?lang=fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>