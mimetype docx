--- v0 (2026-03-07)
+++ v1 (2026-05-16)
@@ -1725,251 +1725,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04724088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement - Le big data au secours de la crise climatique ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Anaïs Thiévot. </w:t>
+                <w:t xml:space="preserve">Powering 'smart' futures: data centres and the energy politics of digitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R.E. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abram Simone; Waltorp Karen; Ortar Nathalie; Pink Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit dico critique du Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-168, 2023, De Gruyter Contemporary Social Sciences, 9783110745627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110745641-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04724051v1</w:t>
+                <w:t xml:space="preserve">halshs-03907750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering 'smart' futures: data centres and the energy politics of digitalisation</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Abram Simone; Waltorp Karen; Ortar Nathalie; Pink Sarah. </w:t>
+                <w:t xml:space="preserve">Environnement - Le big data au secours de la crise climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Thiévot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petit dico critique du Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FYP Editions, pp.92-97, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110745641-005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03907750v1</w:t>
+                <w:t xml:space="preserve">halshs-04724051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre accessible par les données</w:t>
               </w:r>
@@ -2789,51 +2789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/politiques-environnementales-du-numerique/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/reset/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csi.minesparis.psl.eu/enseignements/option-affaires-publiques-et-innovation-2/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clementmarquet@assemblag.es" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Marquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/defaire-lindustrie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14adk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02557885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02625899v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blok" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Young" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.E. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brodie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Johnson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110745641/html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/emsha/812" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02486197v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLT036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Courtillat-Piazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/politiques-environnementales-du-numerique/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/reset/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csi.minesparis.psl.eu/enseignements/option-affaires-publiques-et-innovation-2/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clementmarquet@assemblag.es" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Marquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/defaire-lindustrie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14adk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02557885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02625899v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blok" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Young" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.E. Taylor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brodie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Johnson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110745641/html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/emsha/812" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02486197v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLT036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Courtillat-Piazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>