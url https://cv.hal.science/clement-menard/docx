--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Ménard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain, 20, pp.39-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed Pieces and Their Variability in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.437-468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09401-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et valoriser les collections archéologiques et paléontologiques dans le rift : expériences de collaborations scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme collaborative du projet Big Dry www.anrbigdry.com : présentation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crèvecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian value and exchange in the southern Red Sea region and its role in the establishment of prehistoric complex society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2015, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations paléoclimatiques et occupations humaines dans la vallée de la Bulbula (Ethiopie) : apport des méthodes de la luminescence à l’affinement du cadre chronostratigraphique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rabbat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus et lacune. Occupation du Rift éthiopien à la fin du Pléistocène et au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Actes des XXXV e rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antibes, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we date the sediments from the Bulbula river valley (Ethiopia) using volcanic glass? Testing the blue TL signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed pieces and their significance in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.114, 2017, Proceedings of the European Society for the study of Human Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: From Sites to Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Soleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-14, 2025, Les Nilotiques, 978-2-918157-69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate valorisation des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay Birru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.162-167, 2024, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance du paysage de Nora : géologie, géomorphologie, géoarchéologie, matériaux, outillages lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Romain Mensan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nora, ville islamique de l’Ethiopie médiévale (fin du XIIIe – début du XVIe siècle). Les fouilles de 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.21-38, 2024, Ad'E Books Archaeology &amp; History, 978-2-7018-0607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Société Préhistorique Française, pp.39-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bulbula River Sites, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beyin A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa. Hominin behavior, geography and chronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Springer Nature, pp.275-283, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horn of Africa at the end of the Pleistocene (75 12 ka) in its macroregional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habte Behailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leplongeon Alice, Goder-Goldberger Mae, Pleurdeau David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Not just a Corridor. Human occupation of the Nile Valley and neighbouring regions between 75,000 and 15,000 years ago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Muséum national d’Histoire naturelle, p. 269-283, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique après le Grand Aride, 20 000 à 10 000 ans avant le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-X. Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne, de l’Acacus au Zimbabwe, 20 000 avant notre ère – XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-433, 2018, Mondes anciens, 978-2-7011-9836-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalibela-Ethiopia. Plans and site topographic maps, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological survey around Lake Beseka (Northern Main Ethiopian Rift)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Toulouse Jean Jaures and Authority for Research and Conservation of Cultural Heritage (Ethiopia). 2019, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2008, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : un témoignage inédit du Protosolutréen à pointes de Vale Comprido en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2007, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Ménard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain, 20, pp.39-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed Pieces and Their Variability in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.437-468. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09401-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et valoriser les collections archéologiques et paléontologiques dans le rift : expériences de collaborations scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme collaborative du projet Big Dry www.anrbigdry.com : présentation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crèvecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian value and exchange in the southern Red Sea region and its role in the establishment of prehistoric complex society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2015, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations paléoclimatiques et occupations humaines dans la vallée de la Bulbula (Ethiopie) : apport des méthodes de la luminescence à l’affinement du cadre chronostratigraphique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rabbat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus et lacune. Occupation du Rift éthiopien à la fin du Pléistocène et au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Actes des XXXV e rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antibes, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we date the sediments from the Bulbula river valley (Ethiopia) using volcanic glass? Testing the blue TL signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed pieces and their significance in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.114, 2017, Proceedings of the European Society for the study of Human Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: From Sites to Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Soleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-14, 2025, Les Nilotiques, 978-2-918157-69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate valorisation des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay Birru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.162-167, 2024, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance du paysage de Nora : géologie, géomorphologie, géoarchéologie, matériaux, outillages lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Romain Mensan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nora, ville islamique de l’Ethiopie médiévale (fin du XIIIe – début du XVIe siècle). Les fouilles de 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.21-38, 2024, Ad'E Books Archaeology &amp; History, 978-2-7018-0607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Société Préhistorique Française, pp.39-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bulbula River Sites, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beyin A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa. Hominin behavior, geography and chronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Springer Nature, pp.275-283, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horn of Africa at the end of the Pleistocene (75 12 ka) in its macroregional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habte Behailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leplongeon Alice, Goder-Goldberger Mae, Pleurdeau David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Not just a Corridor. Human occupation of the Nile Valley and neighbouring regions between 75,000 and 15,000 years ago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Muséum national d’Histoire naturelle, p. 269-283, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique après le Grand Aride, 20 000 à 10 000 ans avant le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-X. Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne, de l’Acacus au Zimbabwe, 20 000 avant notre ère – XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-433, 2018, Mondes anciens, 978-2-7011-9836-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalibela-Ethiopia. Plans and site topographic maps, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological survey around Lake Beseka (Northern Main Ethiopian Rift)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Toulouse Jean Jaures and Authority for Research and Conservation of Cultural Heritage (Ethiopia). 2019, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2008, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : un témoignage inédit du Protosolutréen à pointes de Vale Comprido en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2007, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Denizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay Birru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Lise Goujon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/lafrique-ancienne#anchor1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Denizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay Birru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Lise Goujon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/lafrique-ancienne#anchor1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>