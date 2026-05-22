--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Ménard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain, 20, pp.39-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed Pieces and Their Variability in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.437-468. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09401-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et valoriser les collections archéologiques et paléontologiques dans le rift : expériences de collaborations scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme collaborative du projet Big Dry www.anrbigdry.com : présentation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crèvecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian value and exchange in the southern Red Sea region and its role in the establishment of prehistoric complex society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2015, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations paléoclimatiques et occupations humaines dans la vallée de la Bulbula (Ethiopie) : apport des méthodes de la luminescence à l’affinement du cadre chronostratigraphique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rabbat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus et lacune. Occupation du Rift éthiopien à la fin du Pléistocène et au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Actes des XXXV e rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antibes, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we date the sediments from the Bulbula river valley (Ethiopia) using volcanic glass? Testing the blue TL signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed pieces and their significance in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.114, 2017, Proceedings of the European Society for the study of Human Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: From Sites to Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Soleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-14, 2025, Les Nilotiques, 978-2-918157-69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate valorisation des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay Birru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.162-167, 2024, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance du paysage de Nora : géologie, géomorphologie, géoarchéologie, matériaux, outillages lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Romain Mensan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nora, ville islamique de l’Ethiopie médiévale (fin du XIIIe – début du XVIe siècle). Les fouilles de 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.21-38, 2024, Ad'E Books Archaeology &amp; History, 978-2-7018-0607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Société Préhistorique Française, pp.39-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bulbula River Sites, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beyin A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa. Hominin behavior, geography and chronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Springer Nature, pp.275-283, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horn of Africa at the end of the Pleistocene (75 12 ka) in its macroregional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habte Behailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leplongeon Alice, Goder-Goldberger Mae, Pleurdeau David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Not just a Corridor. Human occupation of the Nile Valley and neighbouring regions between 75,000 and 15,000 years ago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Muséum national d’Histoire naturelle, p. 269-283, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique après le Grand Aride, 20 000 à 10 000 ans avant le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-X. Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne, de l’Acacus au Zimbabwe, 20 000 avant notre ère – XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-433, 2018, Mondes anciens, 978-2-7011-9836-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalibela-Ethiopia. Plans and site topographic maps, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological survey around Lake Beseka (Northern Main Ethiopian Rift)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Toulouse Jean Jaures and Authority for Research and Conservation of Cultural Heritage (Ethiopia). 2019, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2008, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : un témoignage inédit du Protosolutréen à pointes de Vale Comprido en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2007, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Ménard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain, 20, pp.39-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed Pieces and Their Variability in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.437-468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09401-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et valoriser les collections archéologiques et paléontologiques dans le rift : expériences de collaborations scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme collaborative du projet Big Dry www.anrbigdry.com : présentation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crèvecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian value and exchange in the southern Red Sea region and its role in the establishment of prehistoric complex society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2015, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations paléoclimatiques et occupations humaines dans la vallée de la Bulbula (Ethiopie) : apport des méthodes de la luminescence à l’affinement du cadre chronostratigraphique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rabbat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus et lacune. Occupation du Rift éthiopien à la fin du Pléistocène et au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Actes des XXXV e rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antibes, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we date the sediments from the Bulbula river valley (Ethiopia) using volcanic glass? Testing the blue TL signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed pieces and their significance in the Later Stone Age of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESHE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.114, 2017, Proceedings of the European Society for the study of Human Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: From Sites to Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Soleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-14, 2025, Les Nilotiques, 978-2-918157-69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate valorisation des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay Birru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.162-167, 2024, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance du paysage de Nora : géologie, géomorphologie, géoarchéologie, matériaux, outillages lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Romain Mensan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nora, ville islamique de l’Ethiopie médiévale (fin du XIIIe – début du XVIe siècle). Les fouilles de 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.21-38, 2024, Ad'E Books Archaeology &amp; History, 978-2-7018-0607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Société Préhistorique Française, pp.39-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bulbula River Sites, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beyin A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa. Hominin behavior, geography and chronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Springer Nature, pp.275-283, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horn of Africa at the end of the Pleistocene (75 12 ka) in its macroregional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habte Behailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leplongeon Alice, Goder-Goldberger Mae, Pleurdeau David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Not just a Corridor. Human occupation of the Nile Valley and neighbouring regions between 75,000 and 15,000 years ago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Muséum national d’Histoire naturelle, p. 269-283, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique après le Grand Aride, 20 000 à 10 000 ans avant le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-X. Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne, de l’Acacus au Zimbabwe, 20 000 avant notre ère – XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-433, 2018, Mondes anciens, 978-2-7011-9836-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalibela-Ethiopia. Plans and site topographic maps, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological survey around Lake Beseka (Northern Main Ethiopian Rift)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Toulouse Jean Jaures and Authority for Research and Conservation of Cultural Heritage (Ethiopia). 2019, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2008, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : un témoignage inédit du Protosolutréen à pointes de Vale Comprido en Chalosse. Rapport annuel de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2007, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Denizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay Birru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Lise Goujon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/lafrique-ancienne#anchor1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Denizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay Birru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Lise Goujon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/lafrique-ancienne#anchor1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>