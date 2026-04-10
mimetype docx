--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -66,758 +66,758 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internéo, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un déboisement par le feu du littoral de Chalain (Jura, F) pour l’exploitation agro-pastorale à l’époque carolingienne :caractérisation géo-archéologique et paléo-environnementale d’une « anomalie » pédo-sédimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de l'archeologie du haut Jura transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pontarlier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des témoins directs d'écobuages néolithiques dans les marais de Limagne : synthèse géoarchéologique des niveaux rubéfiés découverts dans les terres noires de la plaine de Clermont-Ferrand (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feux agricoles, des techniques méconnues des archéologues. L'apport de l'étude archéopédologique des résidus de combustion de Transinne (Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassel Eddargach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soils as records of past and Present. From soil surveys to archaeological sites: research strategies for interpreting soil characteristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Judit Deák; Carole Ampe; Jari Hinsch Mikkelsen, Nov 2019, Bruges, Belgique. pp.121-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3420749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedological cooked aggregates and soil charcoal as markers of fires in an ancient agro-sylvo-pastoral context: Preliminary results of pedo-anthracological study in the forested massif of Châtillon-sur-Seine (Burgundy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop of Pedoanthracology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Limonges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence archéopédologique d'un défrichement par le feu du littoral du lac de Chalain (Jura) pour son exploitation agropastorale au haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Menbrivès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées régionales de l'archéologie de Bourgogne Franche-Comté, Besançon 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-54, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863522v1</w:t>
-              </w:r>
-[...587 lines deleted...]
-                <w:t xml:space="preserve">halshs-03959961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -848,51 +848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois dans un état de conservation inattendu. À la recherche des traces d’aménagements néolithiques et protohistoriques sur sols acides bien drainés (Belgique, nord de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Menbrivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,77 +965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indurated soil nodules: A vestige of ancient agricultural practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Menbrivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaare Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1112,90 +1112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première identification archéologique d’un écobuage médiéval : le site de Vaudes « Les Trappes » (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guiblais-Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Menbrivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, pp.219-235. </w:t>
@@ -1390,64 +1390,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le dos de L’homme à la houe (1860-1862) de Jean-François Millet, la pratique agricole de l’écobuage en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1641,51 +1641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel Eddargach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420749" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Doutrelepont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare Rasmussen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guiblais-Starck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7900" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Surup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Narmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wendt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pf&#252;tze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kretz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454822v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel Eddargach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Doutrelepont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare Rasmussen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guiblais-Starck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7900" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Surup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Narmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wendt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pf&#252;tze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kretz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>