--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -338,576 +338,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent probe for the detection of acetylcholinesterase inhibitors using high performance thin layer chromatography effect-directed assay in complex matrices</w:t>
+                <w:t xml:space="preserve">Carboxylate BODIPY integrated in MOF-5: easy preparation and solid-state luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gainche</w:t>
+                <w:t xml:space="preserve">Alexis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delporte</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14896-14905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02581K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438245v1</w:t>
+                <w:t xml:space="preserve">hal-04442112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylate BODIPY integrated in MOF-5: easy preparation and solid-state luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent probe for the detection of acetylcholinesterase inhibitors using high performance thin layer chromatography effect-directed assay in complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Michelin</w:t>
+                <w:t xml:space="preserve">N. Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">C. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (42), pp.14896-14905. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1708, pp.464330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC02581K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442112v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of polymethine dyes carrying thiobarbituric and carboxylic acid moieties</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of conformationnally-restricted analogues of E7010 as inhibitors of tubulin assembly (ITA) and vascular disrupting agents (VDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Desvals</w:t>
+                <w:t xml:space="preserve">Vassili Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariagrazia Fortino</w:t>
+                <w:t xml:space="preserve">Mélissa Cucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lefebvre</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Rogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Michelin</w:t>
+                <w:t xml:space="preserve">Elsa Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fereyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ00684G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.114809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653553v2</w:t>
+                <w:t xml:space="preserve">hal-03959739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of conformationnally-restricted analogues of E7010 as inhibitors of tubulin assembly (ITA) and vascular disrupting agents (VDA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of polymethine dyes carrying thiobarbituric and carboxylic acid moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Cucca</w:t>
+                <w:t xml:space="preserve">Arthur Desvals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Mariagrazia Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Andrieu</w:t>
+                <w:t xml:space="preserve">Corentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fereyrolles</w:t>
+                <w:t xml:space="preserve">Johann Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 244, pp.114809. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ00684G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959739v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Radical Addition to Levoglucosenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence van Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,51 +1010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reactions photochimiques à l’échelle industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemically Induced Intramolecular Radical Cyclization Reactions with Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium channel TREK-A activators against chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maugis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bureller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30244790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jagu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04442112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02581K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653553v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desvals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rogier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ00684G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499878v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence van Gysel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djir&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneck Djou&#8217;ou Mvondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyong Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1216968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03579531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busserolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lolignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumeige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01374510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maugis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bureller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30244790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04442112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02581K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jagu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653553v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desvals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rogier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ00684G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499878v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence van Gysel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djir&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneck Djou&#8217;ou Mvondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyong Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1216968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03579531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busserolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lolignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumeige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01374510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>