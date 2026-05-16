--- v1 (2026-04-02)
+++ v2 (2026-05-16)
@@ -338,278 +338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylate BODIPY integrated in MOF-5: easy preparation and solid-state luminescence</w:t>
+                <w:t xml:space="preserve">Fluorescent probe for the detection of acetylcholinesterase inhibitors using high performance thin layer chromatography effect-directed assay in complex matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Michelin</w:t>
+                <w:t xml:space="preserve">M. Gainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">N. Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC02581K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1708, pp.464330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442112v1</w:t>
+                <w:t xml:space="preserve">hal-04438245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent probe for the detection of acetylcholinesterase inhibitors using high performance thin layer chromatography effect-directed assay in complex matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carboxylate BODIPY integrated in MOF-5: easy preparation and solid-state luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delporte</w:t>
+                <w:t xml:space="preserve">Alexis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michelin</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jagu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1708, pp.464330. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14896-14905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02581K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438245v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of conformationnally-restricted analogues of E7010 as inhibitors of tubulin assembly (ITA) and vascular disrupting agents (VDA)</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium channel TREK-A activators against chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maugis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bureller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30244790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04442112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02581K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jagu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653553v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desvals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rogier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ00684G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499878v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence van Gysel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djir&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneck Djou&#8217;ou Mvondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyong Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1216968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03579531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busserolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lolignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumeige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01374510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maugis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bureller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30244790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jagu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04442112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02581K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653553v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desvals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rogier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ00684G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499878v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence van Gysel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djir&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneck Djou&#8217;ou Mvondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyong Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1216968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03579531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busserolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lolignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumeige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01374510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>