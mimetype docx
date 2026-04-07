--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2301,85 +2301,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 36 (4), pp.36-37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 36 (4), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2424,70 +2433,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2497,173 +2506,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex System Exploration with Interactive Human Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIVACE 2025 - XIX International Workshop on Artificial Life and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Flow-Lenia Universes with a Curiosity-driven AI Scientist: Discovering Diverse Ecosystem Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Cvjetko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,1112 +2690,1112 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Kyoto / Virtual, Japan. pp.68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/ISAL.a.896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition &amp; Expansion: Leveraging Semantic Representations for Goal-Directed Exploration in Continuous Cellular Automata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Software Engineering Agents for Embodied Controller Generation : A Study in Minigrid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 Efficient Reasoning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333507v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Engineering Agents for Embodied Controller Generation : A Study in Minigrid Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hinaut</w:t>
+                <w:t xml:space="preserve">Expedition &amp; Expansion: Leveraging Semantic Representations for Goal-Directed Exploration in Continuous Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Khajehabdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 Efficient Reasoning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330526v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399881v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent kin selection of altruistic feeding via non-episodic neuroevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Taylor-Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714994v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent kin selection of altruistic feeding via non-episodic neuroevolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Taylor-Davies</w:t>
+                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865103v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.36-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56855-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Innovation in Groups of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Momennejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2024 - The Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of niche construction in adaptable populations evolving in diverse environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2023 - The 2023 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sapporo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Collective Open-Ended Exploration from Decentralized Meta-Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bornemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALOE 2023 - Agent Learning in Open-Endedness workshop at NeurIPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBMLTOODEJAX: Efficient Simulation and Optimization of Biological Network Models in JAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3828,191 +3837,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - AI4Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary Dynamics of Non-episodic Neuroevolution in Large Multi-agent Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion - Companion Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.143-146, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3590703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-Lenia: Towards open-ended evolution in cellular automata through mass conservation and parameter localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,187 +4056,187 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Supervised Representation Learning: the Role of Subjectivity in Learning Efficient Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4236,370 +4245,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Guide and to Be Guided in the Architect-Builder Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Nowrouzezahrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and evolvability under environmental variability: the joint role of fitness-based selection and niche-limited competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Spatio-Temporal Language with Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,168 +4623,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding an Ecological Theory of Artificial Intelligence in Human Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jodogne-del Litto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021 - Conference on Neural Information Processing Systems / Workshop: Ecological Theory of Reinforcement Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Reinforcement Learning as a Computational Tool for Language Evolution Research: Historical Context and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4791,113 +4800,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMARL AAAI 2020-2021 - Challenges and Opportunities for Multi-Agent Reinforcement Learning, AAAI Spring Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Palo Alto, California / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP SETS FOR GENERALIZATION IN RL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,634 +4921,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Tabula Rasa in Reinforcement Learning: agents that remember adapt and generalize, Workshop at ICLR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the joint role of partial observability and channel reliability in emergent communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Villecroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st SMILES (Sensorimotor Interaction, Language and Embodiment of Symbols) workshop, ICDL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Valparaiso / Virtual, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099906v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083158v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explauto: an open-source Python library to study autonomous exploration in developmental robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of intrinsic motivations in learning sensorimotor vocal mappings: a developmental robotics study</w:t>
+                <w:t xml:space="preserve">Learning how to reach various goals by autonomous interaction with the environment: uniﬁcation and comparison of exploration strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM2013), Princeton University, New Jersey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860655v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning how to reach various goals by autonomous interaction with the environment: uniﬁcation and comparison of exploration strategies</w:t>
+                <w:t xml:space="preserve">The role of intrinsic motivations in learning sensorimotor vocal mappings: a developmental robotics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM2013), Princeton University, New Jersey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922537v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration strategies in developmental robotics: a unified probabilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5555,73 +5564,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity-driven phonetic learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5637,73 +5646,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5758,73 +5767,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5866,73 +5875,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5974,73 +5983,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6082,73 +6091,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6190,146 +6199,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech at reach of hand and mouth: Theoretical arguments, experimental facts and computational advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Vocoid - Vocalization, COmmmunication, Imitation and Deixis in adult and infant human and non human primates "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6339,155 +6348,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity-driven exploration: Diversity of mechanisms and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Ten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Drive for Knowledge: The Science of Human Information Seeking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009026949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6533,51 +6542,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6587,51 +6596,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Sensorimotor Agency in Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6679,73 +6688,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language as a Cognitive Tool: Dall-E, Humans and Vygotskian RL Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6780,73 +6789,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Diversity Search in Complex Systems, A Recipe for Artificial Open-Endedness ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6881,51 +6890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6935,270 +6944,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic motivation is key to understanding peer cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Dussauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations with heterogeneous and variable preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7224,354 +7233,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Shared Sensory-motor Graphical Language from Visual Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Structure Shapes Innovation: Experience-sharing in RL with SAPIENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Mahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Momennejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Artificial Intelligence in the Origins of Human Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7581,130 +7590,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hack1robo 2023 : Hackathon sur l'Intelligence Artificielle, la Robotique et les Sciences Cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria &amp; Labri, Université de Bordeaux. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7714,100 +7723,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des relations perception-action dans la communication parlée et l'émergence des systèmes phonologiques : étude, modélisation computationnelle et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011GRENS013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00625453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7817,105 +7826,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ecology of Open-Ended Skill Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Bordeaux (UB), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03875448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8062,51 +8071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; S&#225;nchez-Fibla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.02395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerxes Arsiwalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Herreros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurosci4020009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verschure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.560657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ysard Puigb&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fmj Verschure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712319855836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez-Fibla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Arbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-013-0557-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taylor-Davies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00668" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bornemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590703" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403459v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446961v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jodogne-del Litto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Villecroze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354381v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03875448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; S&#225;nchez-Fibla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.02395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerxes Arsiwalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Herreros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurosci4020009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verschure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.560657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ysard Puigb&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fmj Verschure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712319855836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez-Fibla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Arbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-013-0557-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taylor-Davies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bornemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403459v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446961v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jodogne-del Litto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Villecroze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354381v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03875448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>