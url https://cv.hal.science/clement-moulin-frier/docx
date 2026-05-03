--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2959,182 +2959,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714994v2</w:t>
+                <w:t xml:space="preserve">hal-05399881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent kin selection of altruistic feeding via non-episodic neuroevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Taylor-Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,195 +3145,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399881v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,51 +6958,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic motivation is key to understanding peer cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,64 +7059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations with heterogeneous and variable preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martí Sánchez-Fibla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,51 +8071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; S&#225;nchez-Fibla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.02395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerxes Arsiwalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Herreros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurosci4020009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verschure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.560657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ysard Puigb&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fmj Verschure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712319855836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez-Fibla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Arbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-013-0557-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taylor-Davies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bornemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403459v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446961v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jodogne-del Litto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Villecroze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354381v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03875448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; S&#225;nchez-Fibla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.02395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerxes Arsiwalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Herreros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurosci4020009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verschure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.560657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ysard Puigb&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fmj Verschure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712319855836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez-Fibla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Arbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-013-0557-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taylor-Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bornemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403459v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446961v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jodogne-del Litto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Villecroze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354381v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03875448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>