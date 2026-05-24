--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1923,326 +1923,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Making under Uncertainty: A Quasimetric Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognizing Speech in a Novel Accent: The Motor Theory of Speech Perception Reframed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve N'Guyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Droulez</w:t>
+                <w:t xml:space="preserve">M. A. Arbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083411⟩</w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (4), pp.421-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00422-013-0557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922767v1</w:t>
+                <w:t xml:space="preserve">hal-00864213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision Making under Uncertainty: A Quasimetric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Jacques Droulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1006), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927940v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Speech in a Novel Accent: The Motor Theory of Speech Perception Reframed</w:t>
+                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Arbib</w:t>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 107 (4), pp.421-447. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1006), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00422-013-0557-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864213v1</w:t>
+                <w:t xml:space="preserve">hal-00927940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t>
               </w:r>
@@ -2959,398 +2959,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+                <w:t xml:space="preserve">Emergent kin selection of altruistic feeding via non-episodic neuroevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Taylor-Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399881v1</w:t>
+                <w:t xml:space="preserve">hal-04865103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent kin selection of altruistic feeding via non-episodic neuroevolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865103v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714994v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,247 +4105,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socially Supervised Representation Learning: the Role of Subjectivity in Learning Efficient Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Taylor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403459v2</w:t>
+                <w:t xml:space="preserve">hal-03864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socially Supervised Representation Learning: the Role of Subjectivity in Learning Efficient Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julius Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Nisioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864188v1</w:t>
+                <w:t xml:space="preserve">hal-03403459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Guide and to Be Guided in the Architect-Builder Problem</w:t>
               </w:r>
@@ -4830,450 +4830,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP SETS FOR GENERALIZATION IN RL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+                <w:t xml:space="preserve">Studying the joint role of partial observability and channel reliability in emergent communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Villecroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Tabula Rasa in Reinforcement Learning: agents that remember adapt and generalize, Workshop at ICLR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Addis Ababa, Ethiopia</w:t>
+              <w:t xml:space="preserve">1st SMILES (Sensorimotor Interaction, Language and Embodiment of Symbols) workshop, ICDL 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Valparaiso / Virtual, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120669v1</w:t>
+                <w:t xml:space="preserve">hal-03100681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the joint role of partial observability and channel reliability in emergent communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Villecroze</w:t>
+                <w:t xml:space="preserve">DEEP SETS FOR GENERALIZATION IN RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SMILES (Sensorimotor Interaction, Language and Embodiment of Symbols) workshop, ICDL 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Valparaiso / Virtual, Chile</w:t>
+              <w:t xml:space="preserve">Beyond Tabula Rasa in Reinforcement Learning: agents that remember adapt and generalize, Workshop at ICLR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100681v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083158v1</w:t>
+                <w:t xml:space="preserve">hal-03099906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099906v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explauto: an open-source Python library to study autonomous exploration in developmental robotics</w:t>
               </w:r>
@@ -6958,51 +6958,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic motivation is key to understanding peer cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,64 +7059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations with heterogeneous and variable preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martí Sánchez-Fibla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,51 +8071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; S&#225;nchez-Fibla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.02395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerxes Arsiwalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Herreros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurosci4020009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verschure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.560657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ysard Puigb&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fmj Verschure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712319855836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez-Fibla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Arbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-013-0557-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taylor-Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bornemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403459v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446961v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jodogne-del Litto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Villecroze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354381v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03875448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; S&#225;nchez-Fibla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.02395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerxes Arsiwalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Herreros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurosci4020009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verschure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.560657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03445197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ysard Puigb&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fmj Verschure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712319855836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez-Fibla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Arbib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-013-0557-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taylor-Davies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bornemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403459v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taylor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446961v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jodogne-del Litto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Villecroze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354381v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03875448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>