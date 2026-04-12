--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -448,235 +448,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does immigration affect native wages? A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather Shocks and Firm Exports in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Aubry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
+                <w:t xml:space="preserve">Julien Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2025.102815⟩</w:t>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 161 (2), pp.743-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10290-024-00563-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364368v1</w:t>
+                <w:t xml:space="preserve">hal-03753384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather Shocks and Firm Exports in Developing Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does immigration affect native wages? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 161 (2), pp.743-784. </w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (Article 102815 [Available online 10 November 2025]), 40 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10290-024-00563-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2025.102815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753384v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporters under foreign heat</w:t>
               </w:r>
@@ -948,51 +948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrants, occupations and firm export performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,51 +1039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-destination firms and the impact of exchange-rate risk on trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,428 +1333,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Exports, Market Power, and Deforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indiscriminate Barriers: The Trade Effects of Due Diligence Policies in Global Timber Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934081v1</w:t>
+                <w:t xml:space="preserve">hal-05303899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade Agreements and Sustainable Fisheries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural Exports, Market Power, and Deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101044v5</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscriminate Barriers: The Trade Effects of Due Diligence Policies in Global Timber Markets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trade Agreements and Sustainable Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tarabbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05303899v1</w:t>
+                <w:t xml:space="preserve">hal-04101044v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather Shocks and Agri-Food Imports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreign Demand and Agricultural Exports: Evidence and Implications for Deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257040v1</w:t>
+                <w:t xml:space="preserve">hal-04312450v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreign Demand and Agricultural Exports: Evidence and Implications for Deforestation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weather Shocks and Agri-Food Imports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312450v4</w:t>
+                <w:t xml:space="preserve">hal-04257040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporters under Foreign Heat</w:t>
               </w:r>
@@ -1819,64 +1819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Immigration Affect Wages? A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Foreign-born Workers Foster Exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2249,51 +2249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Multi-Destination Firms Shape the Effect of Exchange Rate Volatility on Trade: Micro Evidence and Aggregate Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2577,51 +2577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F0566BB"/>
+    <w:nsid w:val="C4FBD6D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2725,51 +2725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A0B09D7"/>
+    <w:nsid w:val="D87ED44C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-710X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233626344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nedoncelle/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/riefnetwork/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradeenv2026.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.nedoncelle@inrae.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2025.102815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753384v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-024-00563-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Neumann-Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2022.102748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2018.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G0LJSZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B05GN7M1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Crepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312450v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965228v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579606v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fwwgqkgjs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-710X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233626344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nedoncelle/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/riefnetwork/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradeenv2026.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.nedoncelle@inrae.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753384v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-024-00563-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marchal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2025.102815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Neumann-Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2022.102748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2018.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G0LJSZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B05GN7M1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Crepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312450v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965228v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579606v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fwwgqkgjs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>