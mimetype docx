--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -448,235 +448,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather Shocks and Firm Exports in Developing Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does immigration affect native wages? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10290-024-00563-3⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (Article 102815 [Available online 10 November 2025]), 40 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2025.102815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753384v3</w:t>
+                <w:t xml:space="preserve">hal-05364368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does immigration affect native wages? A meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+                <w:t xml:space="preserve">Weather Shocks and Firm Exports in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
+                <w:t xml:space="preserve">Julien Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (Article 102815 [Available online 10 November 2025]), 40 p. </w:t>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 161 (2), pp.743-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2025.102815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10290-024-00563-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364368v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporters under foreign heat</w:t>
               </w:r>
@@ -948,51 +948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrants, occupations and firm export performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,51 +1039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-destination firms and the impact of exchange-rate risk on trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1819,64 +1819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Immigration Affect Wages? A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Foreign-born Workers Foster Exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2249,51 +2249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Multi-Destination Firms Shape the Effect of Exchange Rate Volatility on Trade: Micro Evidence and Aggregate Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2577,51 +2577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4FBD6D4"/>
+    <w:nsid w:val="9968E98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2725,51 +2725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D87ED44C"/>
+    <w:nsid w:val="285252AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-710X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233626344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nedoncelle/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/riefnetwork/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradeenv2026.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.nedoncelle@inrae.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753384v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-024-00563-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marchal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2025.102815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Neumann-Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2022.102748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2018.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G0LJSZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B05GN7M1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Crepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312450v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965228v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579606v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fwwgqkgjs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-710X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233626344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nedoncelle/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/riefnetwork/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradeenv2026.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.nedoncelle@inrae.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2025.102815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753384v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-024-00563-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Neumann-Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2022.102748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2018.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G0LJSZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B05GN7M1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Crepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312450v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965228v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579606v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fwwgqkgjs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>