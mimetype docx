--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1255,646 +1255,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionarily significant unicellular strategy in response to starvation in social amoebae Dictyostelium social amoebae [version 2; referees: 2 approved]</w:t>
+                <w:t xml:space="preserve">Recombinant antibody mediated delivery of organelle-specific DNA pH sensors along endocytic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darja Dubravcic</w:t>
+                <w:t xml:space="preserve">Souvik Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minus van Baalen</w:t>
+                <w:t xml:space="preserve">S. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.4218.2⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.1144-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr03769j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392322v1</w:t>
+                <w:t xml:space="preserve">hal-00959788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionarily significant unicellular strategy in response to starvation stress in Dictyostelium social amoebae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Dubravcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minus van Baalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.4218.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant antibody mediated delivery of organelle-specific DNA pH sensors along endocytic pathways</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of Arginine-Rich Anti-Gold Antibodies Engineered for Plasmonic Colloid Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purvi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandakumar Soshee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Shankara Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr03769j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (26), 10.1021/jp502118n. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502118n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959788v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Arginine-Rich Anti-Gold Antibodies Engineered for Plasmonic Colloid Self-Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General in vitro method to analyze the interactions of synthetic polymers with human antibody repertoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anandakumar Soshee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zürcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nizak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502118n⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.113-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401360y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983923v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General in vitro method to analyze the interactions of synthetic polymers with human antibody repertoires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Halperin</w:t>
+                <w:t xml:space="preserve">An evolutionarily significant unicellular strategy in response to starvation in social amoebae Dictyostelium social amoebae [version 2; referees: 2 approved]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Dubravcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minus van Baalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.113-21. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm401360y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.4218.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959789v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two DNA nanomachines map pH changes along intersecting endocytic pathways inside the same cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souvik Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,51 +1902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunaina Surana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saheli Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamuna Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.459-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minus van Baalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Denamur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,277 +2488,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00617227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct selection of monoclonal phosphospecific antibodies without prior phosphoamino acid mapping</w:t>
+                <w:t xml:space="preserve">A multi-Fc-species system for recombinant antibody production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Marjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Vielemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Moutel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saint-Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Tang</w:t>
+                <w:t xml:space="preserve">P. Benaroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.PMID: 19473967</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.PMID: 19245715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565193v1</w:t>
+                <w:t xml:space="preserve">hal-00565195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-Fc-species system for recombinant antibody production</w:t>
+                <w:t xml:space="preserve">Direct selection of monoclonal phosphospecific antibodies without prior phosphoamino acid mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Vielemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Marjou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Nizak</w:t>
+                <w:t xml:space="preserve">R. Saint-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benaroch</w:t>
+                <w:t xml:space="preserve">D. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.PMID: 19245715</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.PMID: 19473967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565195v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of other social amoebae by Dictyostelium caveatum</w:t>
               </w:r>
@@ -3102,51 +3102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and application of recombinant antibodies as sensors of rab protein conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,286 +3316,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant antibodies to the small GTPase Rab6 as conformation sensors</w:t>
+                <w:t xml:space="preserve">Recombinant antibodies against subcellular fractions used to track endogenous Golgi protein dynamics in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Monier</w:t>
+                <w:t xml:space="preserve">S. Martin-Lluesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine del Nery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Goud</w:t>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.PMID: 14617357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565240v1</w:t>
+                <w:t xml:space="preserve">hal-00565239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant antibodies against subcellular fractions used to track endogenous Golgi protein dynamics in vivo</w:t>
+                <w:t xml:space="preserve">Recombinant antibodies to the small GTPase Rab6 as conformation sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin-Lluesma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Moutel</w:t>
+                <w:t xml:space="preserve">Solange Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Te Kreis</w:t>
+                <w:t xml:space="preserve">Elaine del Nery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 300 (5621), pp.PMID: 12738866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1083911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565239v1</w:t>
+                <w:t xml:space="preserve">hal-00565240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPR-59, a new trans-Golgi/TGN cytoplasmic linker protein belonging to the CLIP-170 family</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hv Goodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.PMID: 11854307</w:t>
@@ -4251,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lbc.espci.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://statbio.net/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espci.fr/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phys.ens.fr/spip.php?rubrique284&amp;lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genettais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Geoffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nizak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778023v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Uguzzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anselmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190048v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schulz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Smerlak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02505776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Reichen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castrill&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0466-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Castrillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Menrath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fenneteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc01506b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanwita Biswas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Kumar Soshee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517813113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandakumar Soshee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natate Scaramozzino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Dubravcic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.4218.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.4218.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Modi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03769j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983923v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvi Jain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Shankara Narayanan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502118n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Z&#252;rcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spencer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halperin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401360y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaina Surana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Halder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.92" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moutel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_37" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Iosin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Scheul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stephan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0698-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87L897L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Depaulis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011882" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Vielemeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Echard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-59" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vielemeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Fort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Marjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benaroch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Fitzhenry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh Kessin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sannerud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Nery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jollivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambourg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Monier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine del Nery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083911" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Lluesma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Kreis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Goodson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Geoffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lbc.espci.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://statbio.net/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espci.fr/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phys.ens.fr/spip.php?rubrique284&amp;lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genettais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Geoffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nizak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778023v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Uguzzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anselmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190048v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schulz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Smerlak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02505776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Reichen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castrill&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0466-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Castrillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Menrath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fenneteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc01506b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanwita Biswas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Kumar Soshee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517813113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandakumar Soshee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natate Scaramozzino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Modi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03769j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Dubravcic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.4218.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983923v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvi Jain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Shankara Narayanan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502118n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Z&#252;rcher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spencer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halperin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401360y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.4218.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaina Surana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Halder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.92" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moutel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_37" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Iosin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Scheul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stephan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0698-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87L897L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Depaulis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011882" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Vielemeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Echard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-59" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Marjou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vielemeyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benaroch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Fort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Fitzhenry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh Kessin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sannerud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Nery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jollivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambourg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Lluesma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Kreis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Monier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine del Nery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083911" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Goodson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Geoffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>