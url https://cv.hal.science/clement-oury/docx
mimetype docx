--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1694,183 +1694,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’archivage du Web : bibliothèques et archives à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041828ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing the ISSN Register: Defining, Evaluating, and Improving the Quality of a Shared International Bibliographic Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cataloging and Classification Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (7-8), pp.588 - 605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01639374.2017.1354115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904729v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03871714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ISSN Review Group: Providing bibliographic expertise on continuing resources worldwide</w:t>
               </w:r>
@@ -2230,191 +2230,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensuring Long-Term Access to the Memory of the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Steinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International preservation news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le politique, le citoyen et l’internet. Entretien avec Jean-Paul Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (40), p. 75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905909v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03887283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une simple adaptation ? L’héritage du dépôt légal face à la mutation numérique</w:t>
               </w:r>
@@ -2463,187 +2463,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soixante millions de fichiers pour un scrutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (40), pp.P. 84-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la littérature de guerre à l'écriture historique : la légende noire de « l'ordre secret » du maréchal de Marsin en septembre 1706</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 255 (2), pp.321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.122.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856665v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01904847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : Thierry Sarmant (ÉD.), Les ministres de la Guerre, 1570-1792. Histoire et dictionnaire biographique, Paris, Belin/Ministère de la Défense, 2007, 656p., ISBN 978-2-7011-4505-1</w:t>
               </w:r>
@@ -4019,165 +4019,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legal deposit of online newspapers at the BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFLA International Newspaper Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFLA - PAC, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When press is not printed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Re-evolution - News Media in the Digital Age. Preconference of the IFLA newspapers section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mikkeli, Finland. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769084v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04256461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation Is Knowledge: A community-driven preservation approach</w:t>
               </w:r>
@@ -6558,51 +6558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3D20945"/>
+    <w:nsid w:val="557671F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6789,51 +6789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0313-9919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113898312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165048261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123050113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/malplaquet-1709/9782262095710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/le-duc-de-marlborough/9782262086145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v7v" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goguely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.052.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Boeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2018.1470061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.293.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;quet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/uksg.402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639374.2017.1354115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041828ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Poll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PMM-05-2013-0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0321" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.583.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dunsire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01059549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01088755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clatin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauduet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tramoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04329977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00925315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lasfargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wendland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-recit-de-guerre-comme-source-d-histoire-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/5284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Rainer Blumenthal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43763-7_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.309" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karwansaraypublishers.com/products/marlborough-book" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Game" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francearchives.fr/fr/pages_histoire/39438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04355862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/sebastien-le-pestre-de-vauban-les-oisivetes/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03609759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03228307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0313-9919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113898312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165048261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123050113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/malplaquet-1709/9782262095710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/le-duc-de-marlborough/9782262086145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v7v" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goguely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.052.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Boeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2018.1470061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.293.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;quet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/uksg.402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041828ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639374.2017.1354115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Poll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PMM-05-2013-0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0321" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.583.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dunsire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01059549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01088755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clatin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauduet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tramoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04329977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00925315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lasfargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wendland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-recit-de-guerre-comme-source-d-histoire-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/5284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Rainer Blumenthal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43763-7_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.309" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karwansaraypublishers.com/products/marlborough-book" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Game" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francearchives.fr/fr/pages_histoire/39438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04355862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/sebastien-le-pestre-de-vauban-les-oisivetes/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03609759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03228307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>