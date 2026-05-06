--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -565,1513 +565,1513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives scientifiques au programme du réseau CollEx-Persée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.8-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles XII et Pierre le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les archives scientifiques au programme du réseau CollEx-Persée</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de l’ascension sous l’Ancien Régime : le duc de Marlborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 52 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/infle.052.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie CollEx-Persée : valoriser les « Collections d’Excellence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goguely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110, pp.8-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/arabesques.3513⟩</w:t>
+              <w:t xml:space="preserve">, 2022, CollEx-Persée : un dispositif au service de l’excellence documentaire, 104, pp.12-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.2767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cartographie CollEx-Persée : valoriser les « Collections d’Excellence »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom de code : CollEx-Persée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le numérique universitaire des BU, 20, p. 14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malplaquet, la défaite qui sauve le royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, p. 116-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque du Muséum national d’histoire naturelle : documenter la nature, émerveiller pour instruire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goguely</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La bibliothèque du Muséum national d’histoire naturelle, 343, p. 28-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée NumaHOP. BULAC, 18 octobre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tours d'Horizon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESSoo : décrire les ressources continues dans le web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, CollEx-Persée : un dispositif au service de l’excellence documentaire, 104, pp.12-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/arabesques.2767⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 83, pp.12-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque du Muséum national d’histoire naturelle : mieux faire connaître des collections exceptionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.3624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESSoo : Describing Continuing Resources in the Web of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/infle.052.0077⟩</w:t>
+              <w:t xml:space="preserve">Serials Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.83-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00987913.2018.1470061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Malplaquet, la défaite qui sauve le royaume</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections iconographiques de la bibliothèque numérique du Muséum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, p. 116-131</w:t>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, p. 24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bibliothèque du Muséum national d’histoire naturelle : documenter la nature, émerveiller pour instruire</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du maréchal de Villeroy dans la défaite de Ramillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et métiers du livre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 293 (4), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.293.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journée NumaHOP. BULAC, 18 octobre 2019</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the identification of serials: ISSN goes linked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insights the UKSG journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1629/uksg.402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archivage du Web : bibliothèques et archives à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041828ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the ISSN Register: Defining, Evaluating, and Improving the Quality of a Shared International Bibliographic Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cataloging and Classification Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (7-8), pp.588 - 605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01639374.2017.1354115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ISSN Review Group: Providing bibliographic expertise on continuing resources worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bosniaca. Journal of National and University Library of Bosnia and Herzegovina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage : Fadi El Hage, Vendôme : la gloire ou l’imposture, Paris, Belin, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 684 (4), pp.941-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.174.0895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques, archives et musées à l'heure de l'Open data. Bonnes pratiques, normes et retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Tours d'Horizon</w:t>
-[...898 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours d'Horizon, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2230,420 +2230,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soixante millions de fichiers pour un scrutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (40), pp.P. 84-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la littérature de guerre à l'écriture historique : la légende noire de « l'ordre secret » du maréchal de Marsin en septembre 1706</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 255 (2), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.122.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ensuring Long-Term Access to the Memory of the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Steinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International preservation news</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique, le citoyen et l’internet. Entretien avec Jean-Paul Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (40), p. 75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une simple adaptation ? L’héritage du dépôt légal face à la mutation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905899v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03856665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : Thierry Sarmant (ÉD.), Les ministres de la Guerre, 1570-1792. Histoire et dictionnaire biographique, Paris, Belin/Ministère de la Défense, 2007, 656p., ISBN 978-2-7011-4505-1</w:t>
               </w:r>
@@ -2787,200 +2787,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps des moissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Illien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nouveaux patrimoines, 52, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise de décision militaire à la fin du règne de Louis XIV : l'exemple du siège de Turin, 1706</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29e année (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hes.102.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904787v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03889827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web 2.0 et mémoire : de la conversation à conservation</w:t>
               </w:r>
@@ -3051,169 +3051,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage : À l’ombre du pouvoir: les entourages princiers au Moyen Âge, études réunies par Alain Marchandisse et Jean-Louis Kupper</w:t>
+                <w:t xml:space="preserve">Recension conjointe de deux ouvrages : &amp;quot;Reliures françaises du XVIe siècle, chefs-d’œuvre du musée Condé&amp;quot; et &amp;quot;Le Cardinal, la Fronde et le bibliothécaire : les trente plus beaux livres de Mazarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 162 (1), pp.279-280</w:t>
+              <w:t xml:space="preserve">, 2004, 162 (2), pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933585v1</w:t>
+                <w:t xml:space="preserve">hal-03933648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension conjointe de deux ouvrages : &amp;quot;Reliures françaises du XVIe siècle, chefs-d’œuvre du musée Condé&amp;quot; et &amp;quot;Le Cardinal, la Fronde et le bibliothécaire : les trente plus beaux livres de Mazarin</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage : À l’ombre du pouvoir: les entourages princiers au Moyen Âge, études réunies par Alain Marchandisse et Jean-Louis Kupper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 162 (2), pp.647-650</w:t>
+              <w:t xml:space="preserve">, 2004, 162 (1), pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933648v1</w:t>
+                <w:t xml:space="preserve">hal-03933585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3488,290 +3488,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting digital newspapers at the Bibliothèque nationale de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sélection de sites web dans une bibliothèque nationale encyclopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098523v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01098515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonnel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebooks: rather electronic or book? Extending legal deposit to ebooks at the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvesting digital newspapers at the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservation of ebooks: from digitized to born-digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,411 +4019,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Watching the library change, making the library change? An observatory of digital influence on organizations and skills at the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fauduet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legal deposit of online newspapers at the BnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA International Newspaper Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFLA - PAC, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When press is not printed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Re-evolution - News Media in the Digital Age. Preconference of the IFLA newspapers section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mikkeli, Finland. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation Is Knowledge: A community-driven preservation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fauduet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Preservation of Digital Objects (iPRES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Canada. p. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the World Wide Web to digital library stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Preservation of Digital Objects (iPRES),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore. pp.231-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Rainer Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Dappert; Rebecca Squire Guenther; Sébastien Peyrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Preservation Metadata for Practitioners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2016, 9783319437637. </w:t>
@@ -5212,217 +5212,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marlborough as an enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Hattendorf; August J. Vaenendaal; Rolof van Hövell Tot Westerflier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marlborough: soldier and diplomat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karwansaray Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9789490258047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sommes-nous en train de perdre la mémoire ? Mémoire et archivage du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Non-Collection, 9782735115273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03886244v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03856663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt légal de l’internet à la BnF : adapter une mission patrimoniale à l’économie de l’immatériel</w:t>
               </w:r>
@@ -5671,51 +5671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique documentaire pour l’archivage des sites internet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Illien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Carbone; François Cavalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collections électroniques. Une politique documentaire en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle de la librairie, pp.157-178, 2009, 9782765409755</w:t>
@@ -6558,51 +6558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="557671F7"/>
+    <w:nsid w:val="D9A295E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6789,51 +6789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0313-9919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113898312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165048261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123050113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/malplaquet-1709/9782262095710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/le-duc-de-marlborough/9782262086145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v7v" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goguely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.052.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Boeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2018.1470061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.293.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;quet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/uksg.402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041828ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639374.2017.1354115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Poll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PMM-05-2013-0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0321" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.583.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dunsire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01059549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01088755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clatin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauduet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tramoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04329977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00925315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lasfargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wendland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-recit-de-guerre-comme-source-d-histoire-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/5284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Rainer Blumenthal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43763-7_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.309" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karwansaraypublishers.com/products/marlborough-book" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Game" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francearchives.fr/fr/pages_histoire/39438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04355862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/sebastien-le-pestre-de-vauban-les-oisivetes/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03609759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03228307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0313-9919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113898312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165048261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123050113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/malplaquet-1709/9782262095710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/le-duc-de-marlborough/9782262086145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v7v" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.052.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goguely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Boeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2018.1470061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.293.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;quet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/uksg.402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041828ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639374.2017.1354115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Poll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PMM-05-2013-0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0321" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.583.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dunsire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01059549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01088755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clatin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauduet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tramoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04329977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00925315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lasfargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wendland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-recit-de-guerre-comme-source-d-histoire-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/5284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Rainer Blumenthal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43763-7_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karwansaraypublishers.com/products/marlborough-book" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/309" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.309" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Game" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francearchives.fr/fr/pages_histoire/39438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04355862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/sebastien-le-pestre-de-vauban-les-oisivetes/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03609759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03228307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>