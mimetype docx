--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -565,1513 +565,1513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles XII et Pierre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les archives scientifiques au programme du réseau CollEx-Persée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.8-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/arabesques.3513⟩</w:t>
+                <w:t xml:space="preserve">hal-04206534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie CollEx-Persée : valoriser les « Collections d’Excellence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, CollEx-Persée : un dispositif au service de l’excellence documentaire, 104, pp.12-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.2767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charles XII et Pierre le Grand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom de code : CollEx-Persée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le numérique universitaire des BU, 20, p. 14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de l’ascension sous l’Ancien Régime : le duc de Marlborough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 52 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/infle.052.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malplaquet, la défaite qui sauve le royaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, p. 47-49</w:t>
+              <w:t xml:space="preserve">, 2021, 1, p. 116-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stratégies de l’ascension sous l’Ancien Régime : le duc de Marlborough</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque du Muséum national d’histoire naturelle : documenter la nature, émerveiller pour instruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La bibliothèque du Muséum national d’histoire naturelle, 343, p. 28-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cartographie CollEx-Persée : valoriser les « Collections d’Excellence »</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée NumaHOP. BULAC, 18 octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tours d'Horizon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque du Muséum national d’histoire naturelle : mieux faire connaître des collections exceptionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goguely</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.3624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESSoo : Describing Continuing Resources in the Web of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serials Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.83-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00987913.2018.1470061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections iconographiques de la bibliothèque numérique du Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, p. 24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESSoo : décrire les ressources continues dans le web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, CollEx-Persée : un dispositif au service de l’excellence documentaire, 104, pp.12-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/arabesques.2767⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 83, pp.12-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nom de code : CollEx-Persée</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du maréchal de Villeroy dans la défaite de Ramillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 293 (4), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.293.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the identification of serials: ISSN goes linked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la guerre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insights the UKSG journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1629/uksg.402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bibliothèque du Muséum national d’histoire naturelle : documenter la nature, émerveiller pour instruire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archivage du Web : bibliothèques et archives à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et métiers du livre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041828ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journée NumaHOP. BULAC, 18 octobre 2019</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the ISSN Register: Defining, Evaluating, and Improving the Quality of a Shared International Bibliographic Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cataloging and Classification Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (7-8), pp.588 - 605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01639374.2017.1354115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ISSN Review Group: Providing bibliographic expertise on continuing resources worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bosniaca. Journal of National and University Library of Bosnia and Herzegovina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage : Fadi El Hage, Vendôme : la gloire ou l’imposture, Paris, Belin, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 684 (4), pp.941-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.174.0895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques, archives et musées à l'heure de l'Open data. Bonnes pratiques, normes et retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Tours d'Horizon</w:t>
-[...898 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours d'Horizon, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2230,420 +2230,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soixante millions de fichiers pour un scrutin</w:t>
+                <w:t xml:space="preserve">Ensuring Long-Term Access to the Memory of the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Steinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International preservation news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique, le citoyen et l’internet. Entretien avec Jean-Paul Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (40), pp.P. 84-90</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (40), p. 75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une simple adaptation ? L’héritage du dépôt légal face à la mutation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littérature de guerre à l'écriture historique : la légende noire de « l'ordre secret » du maréchal de Marsin en septembre 1706</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 255 (2), pp.321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.122.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Le politique, le citoyen et l’internet. Entretien avec Jean-Paul Delevoye</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soixante millions de fichiers pour un scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (40), p. 75-77</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (40), pp.P. 84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01905899v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : Thierry Sarmant (ÉD.), Les ministres de la Guerre, 1570-1792. Histoire et dictionnaire biographique, Paris, Belin/Ministère de la Défense, 2007, 656p., ISBN 978-2-7011-4505-1</w:t>
               </w:r>
@@ -2787,200 +2787,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise de décision militaire à la fin du règne de Louis XIV : l'exemple du siège de Turin, 1706</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29e année (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.102.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps des moissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Illien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nouveaux patrimoines, 52, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889827v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01904787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web 2.0 et mémoire : de la conversation à conservation</w:t>
               </w:r>
@@ -3051,169 +3051,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension conjointe de deux ouvrages : &amp;quot;Reliures françaises du XVIe siècle, chefs-d’œuvre du musée Condé&amp;quot; et &amp;quot;Le Cardinal, la Fronde et le bibliothécaire : les trente plus beaux livres de Mazarin</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage : À l’ombre du pouvoir: les entourages princiers au Moyen Âge, études réunies par Alain Marchandisse et Jean-Louis Kupper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 162 (2), pp.647-650</w:t>
+              <w:t xml:space="preserve">, 2004, 162 (1), pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933648v1</w:t>
+                <w:t xml:space="preserve">hal-03933585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage : À l’ombre du pouvoir: les entourages princiers au Moyen Âge, études réunies par Alain Marchandisse et Jean-Louis Kupper</w:t>
+                <w:t xml:space="preserve">Recension conjointe de deux ouvrages : &amp;quot;Reliures françaises du XVIe siècle, chefs-d’œuvre du musée Condé&amp;quot; et &amp;quot;Le Cardinal, la Fronde et le bibliothécaire : les trente plus beaux livres de Mazarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 162 (1), pp.279-280</w:t>
+              <w:t xml:space="preserve">, 2004, 162 (2), pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933585v1</w:t>
+                <w:t xml:space="preserve">hal-03933648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3488,290 +3488,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection de sites web dans une bibliothèque nationale encyclopédique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harvesting digital newspapers at the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098515v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01098523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sélection de sites web dans une bibliothèque nationale encyclopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Derrot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebooks: rather electronic or book? Extending legal deposit to ebooks at the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservation of ebooks: from digitized to born-digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,50 +4019,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legal deposit of online newspapers at the BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFLA International Newspaper Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFLA - PAC, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When press is not printed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Re-evolution - News Media in the Digital Age. Preconference of the IFLA newspapers section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mikkeli, Finland. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservation Is Knowledge: A community-driven preservation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fauduet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Preservation of Digital Objects (iPRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Canada. p. 1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Watching the library change, making the library change? An observatory of digital influence on organizations and skills at the Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4084,346 +4330,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA World Library and Information Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Legal deposit of online newspapers at the BnF</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the World Wide Web to digital library stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...113 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Preservation of Digital Objects (iPRES),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore. pp.231-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Rainer Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Dappert; Rebecca Squire Guenther; Sébastien Peyrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Preservation Metadata for Practitioners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2016, 9783319437637. </w:t>
@@ -5212,217 +5212,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous en train de perdre la mémoire ? Mémoire et archivage du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clavert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Non-Collection, 9782735115273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlborough as an enemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Hattendorf; August J. Vaenendaal; Rolof van Hövell Tot Westerflier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marlborough: soldier and diplomat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karwansaray Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9789490258047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856663v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03886244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt légal de l’internet à la BnF : adapter une mission patrimoniale à l’économie de l’immatériel</w:t>
               </w:r>
@@ -5671,51 +5671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique documentaire pour l’archivage des sites internet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Illien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Carbone; François Cavalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collections électroniques. Une politique documentaire en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle de la librairie, pp.157-178, 2009, 9782765409755</w:t>
@@ -6558,51 +6558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9A295E6"/>
+    <w:nsid w:val="9C12325F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6789,51 +6789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0313-9919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113898312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165048261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123050113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/malplaquet-1709/9782262095710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/le-duc-de-marlborough/9782262086145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v7v" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.052.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goguely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Boeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2018.1470061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.293.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;quet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/uksg.402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041828ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639374.2017.1354115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Poll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PMM-05-2013-0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0321" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.583.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dunsire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01059549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01088755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clatin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauduet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tramoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04329977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00925315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lasfargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wendland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-recit-de-guerre-comme-source-d-histoire-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/5284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Rainer Blumenthal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43763-7_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karwansaraypublishers.com/products/marlborough-book" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/309" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.309" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Game" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francearchives.fr/fr/pages_histoire/39438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04355862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/sebastien-le-pestre-de-vauban-les-oisivetes/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03609759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03228307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0313-9919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113898312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165048261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123050113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/malplaquet-1709/9782262095710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/le-duc-de-marlborough/9782262086145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v7v" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goguely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.052.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Boeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2018.1470061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.293.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;quet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/uksg.402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041828ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639374.2017.1354115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Poll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PMM-05-2013-0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0321" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.583.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dunsire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01059549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01088755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clatin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauduet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tramoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04329977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00925315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00769091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01098538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lasfargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wendland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-recit-de-guerre-comme-source-d-histoire-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/5284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Rainer Blumenthal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43763-7_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.309" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karwansaraypublishers.com/products/marlborough-book" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Game" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francearchives.fr/fr/pages_histoire/39438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04355862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/sebastien-le-pestre-de-vauban-les-oisivetes/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03609759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03228307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>