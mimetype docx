--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -924,3150 +924,3150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir in. Stratégies et mises en scène de soi dans l'accès à des terrains fermés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès au terrain dans le travail de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et enjeux de l’action publique nationale en matière d’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de Siel Bleu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siel Bleu, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger pour sa santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux sociaux du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corps et culture, Oct 2024, Grezieu la Varenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique adaptée, du décret de 2016 au développement des maisons sport-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFP-APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP-APA, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des politiques publiques par les réseaux sociaux d'acteurs. Retours méthodologiques et construction d'un plan de thèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général du CRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sport pour la santé? Enjeux et besoins actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ID Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française de Tennis, May 2024, Anse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État actif : une analyse de l’activité physique comme nouvelle catégorie d’action publique (2001-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lyon-Saint-Etienne, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger pour la santé? Construction et reconfigurations du rôle de l’activité physique dans les politiques de santé française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Triangle, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte les inégalités sociales de santé dans l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité physique et santé : la fabrique des (in)égalités sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Institut ReCAPPS, Nov 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Triangle, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des politiques publiques par les réseaux sociaux d’acteurs. Retours méthodologiques et principaux résultats sur le cas de l’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général du GREHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREHSS, Apr 2023, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Apr 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Siel Bleu, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mailler les réseaux sport-santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études des maisons sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SDJES Loire Atlantique, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Corps et culture, Oct 2024, Grezieu la Varenne, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luttes, collaborations et enjeux institutionnels dans la construction des politiques d’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFP-APA, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique : enjeux collectifs et luttes de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Sociologie des Organisations, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Perrier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-santé, maisons sport-santé et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vos marques, prêts, bougez! L'essor du sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Oct 2023, Nîmes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des trajectoires de professionnalisation des jeunes chercheur·ses sur la santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sport-santé » : des politiques nationales au développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2, Feb 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique à visée de santé dans les politiques publiques françaises : cadre national et enjeux locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Nov 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser l'analyse structurale des réseaux sociaux en SHS du sport. Le cas des politiques d'activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sport-santé » : enjeux politiques et développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Ré'tab'lissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut-Bugey-Agglomération, Feb 2023, Plateau d'Hauteville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques : quelle place pour l’APA-S en AURA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sport-santé », « Sport sur Ordonnance » ou « Activité Physique Adaptée » ? Enjeux de langage et enjeux de pouvoir dans l’analyse d’une nouvelle catégorie d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage. Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APA et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Sport-Santé sur Ordonnance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anestaps, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique comme nouvel instrument du gouvernement des conduites. Une analyse des utilisations de la mise en mouvement des corps dans les politiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santesih, Jan 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO, Feb 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer les disciplines sportives et leurs pratiquant-e-s : une analyse des catégories produites par l’émergence de l’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française de Tennis, May 2024, Anse, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style de vie, rapport à la norme et construction d’une posture politique dans l’expertise : étude de cas d’un réseau d’experts ponctuels français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Public Policy 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jul 2021, Barcelone (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Lyon-Saint-Etienne, Oct 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription de l'activité physique dans le code de la santé publique : analyse d'une construction collective française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités et activités physiques : politiques publiques, acteurs et cadre institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, CDOS Gironde, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités physiques, sport et santé : une introduction universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Basket-Santé de la Ligue Auvergne Rhône Alpes de Basketball</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-santé et politiques publiques. Une analyse des réseaux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être à la fois observateur et acteur de son objet de recherche? Récit d’une observation participante au sein d’une fédération sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescrire de l’activité physique ? Analyse socio-historique des politiques publiques de santé françaises et de la construction du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde du sport, monde de la santé : quelles relations, quels croisements? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes; AFS, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d'acteurs et des reconfigurations du mouvement sportif face à l'émergence du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du Sport-Santé ou mise en conformité des fédérations sportives dans le contexte de la prescription de l'activité physique. Le cas du Basket Santé à l'échelle d'une ligue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “L’émergence de l’activité physique dans les politiques publiques de santé en France, entre institutions, organisations et professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du Sport-Santé ou mise en conformité des fédérations sportives dans le contexte de la prescription de l’activité physique. Le cas du Basket Santé à l’échelle d’une ligue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émergence de l’activité physique dans les politiques publiques de santé en France, entre institutions, organisations et professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum APA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Haut-Bugey-Agglomération, Feb 2023, Plateau d'Hauteville, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique du sport-santé ? Interdisciplinarité et méthodes de travail face à l'émergence du sport sur ordonnance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 1, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique du sport-santé? Interdisciplinarité et méthodes de travail face à l'émergence du sport sur ordonnance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GREHSS, Apr 2023, Marne La Vallée, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...1828 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422008v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02422007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4306,697 +4306,697 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'appuyer sur un riche vivier de jeunes chercheur•ses dispersé•es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04229952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des corps au point de rencontre du monde du sport et du monde de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG - UGA série "Sports, cultures et sociétés". </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Perrin, C. Perrier &amp; D. Issanchou "Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-32, 2022, 978-2-7061-4355-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rompre avec les évidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG - UGA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...126 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire l’AP dans le code de la santé publique. Analyse d’une construction collective française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Perrin; Clément Perrier; Damien Issanchou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2022, Sports, cultures, sociétés, 9782706143557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910206v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03697430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5361,51 +5361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04910336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04910336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>