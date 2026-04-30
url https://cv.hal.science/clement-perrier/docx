--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -924,319 +924,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment prendre en compte les inégalités sociales de santé dans l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité physique et santé : la fabrique des (in)égalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; Institut ReCAPPS, Nov 2024, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger pour la santé? Construction et reconfigurations du rôle de l’activité physique dans les politiques de santé française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Triangle, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir in. Stratégies et mises en scène de soi dans l'accès à des terrains fermés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accès au terrain dans le travail de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et enjeux de l’action publique nationale en matière d’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de Siel Bleu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Siel Bleu, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouger pour sa santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sociaux du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corps et culture, Oct 2024, Grezieu la Varenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique adaptée, du décret de 2016 au développement des maisons sport-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFP-APA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP-APA, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1252,280 +1390,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des politiques publiques par les réseaux sociaux d'acteurs. Retours méthodologiques et construction d'un plan de thèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du CRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESCO, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sport pour la santé? Enjeux et besoins actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ID Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française de Tennis, May 2024, Anse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État actif : une analyse de l’activité physique comme nouvelle catégorie d’action publique (2001-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Lyon-Saint-Etienne, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1541,2533 +1679,2395 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum APA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Triangle, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques : quelle place pour l’APA-S en AURA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; Institut ReCAPPS, Nov 2024, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sport-santé » : enjeux politiques et développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Ré'tab'lissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut-Bugey-Agglomération, Feb 2023, Plateau d'Hauteville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des politiques publiques par les réseaux sociaux d’acteurs. Retours méthodologiques et principaux résultats sur le cas de l’activité physique à visée de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du GREHSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREHSS, Apr 2023, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Clément Perrier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mailler les réseaux sport-santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études des maisons sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SDJES Loire Atlantique, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luttes, collaborations et enjeux institutionnels dans la construction des politiques d’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique : enjeux collectifs et luttes de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Sociologie des Organisations, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des trajectoires de professionnalisation des jeunes chercheur·ses sur la santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-santé, maisons sport-santé et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vos marques, prêts, bougez! L'essor du sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Oct 2023, Nîmes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sport-santé » : des politiques nationales au développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2, Feb 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique à visée de santé dans les politiques publiques françaises : cadre national et enjeux locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Nov 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser l'analyse structurale des réseaux sociaux en SHS du sport. Le cas des politiques d'activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SDJES Loire Atlantique, Oct 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sport-santé », « Sport sur Ordonnance » ou « Activité Physique Adaptée » ? Enjeux de langage et enjeux de pouvoir dans l’analyse d’une nouvelle catégorie d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage. Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APA et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Sport-Santé sur Ordonnance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anestaps, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Sociologie des Organisations, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique comme nouvel instrument du gouvernement des conduites. Une analyse des utilisations de la mise en mouvement des corps dans les politiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santesih, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, Oct 2023, Nîmes (France), France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer les disciplines sportives et leurs pratiquant-e-s : une analyse des catégories produites par l’émergence de l’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style de vie, rapport à la norme et construction d’une posture politique dans l’expertise : étude de cas d’un réseau d’experts ponctuels français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Public Policy 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jul 2021, Barcelone (ES), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités physiques, sport et santé : une introduction universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Basket-Santé de la Ligue Auvergne Rhône Alpes de Basketball</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-santé et politiques publiques. Une analyse des réseaux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription de l'activité physique dans le code de la santé publique : analyse d'une construction collective française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités et activités physiques : politiques publiques, acteurs et cadre institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, CDOS Gironde, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescrire de l’activité physique ? Analyse socio-historique des politiques publiques de santé françaises et de la construction du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde du sport, monde de la santé : quelles relations, quels croisements? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes; AFS, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être à la fois observateur et acteur de son objet de recherche? Récit d’une observation participante au sein d’une fédération sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d'acteurs et des reconfigurations du mouvement sportif face à l'émergence du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du Sport-Santé ou mise en conformité des fédérations sportives dans le contexte de la prescription de l'activité physique. Le cas du Basket Santé à l'échelle d'une ligue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “L’émergence de l’activité physique dans les politiques publiques de santé en France, entre institutions, organisations et professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du Sport-Santé ou mise en conformité des fédérations sportives dans le contexte de la prescription de l’activité physique. Le cas du Basket Santé à l’échelle d’une ligue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émergence de l’activité physique dans les politiques publiques de santé en France, entre institutions, organisations et professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique du sport-santé? Interdisciplinarité et méthodes de travail face à l'émergence du sport sur ordonnance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 2, Feb 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique du sport-santé ? Interdisciplinarité et méthodes de travail face à l'émergence du sport sur ordonnance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1500 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422007v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-02422008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4306,219 +4306,219 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'appuyer sur un riche vivier de jeunes chercheur•ses dispersé•es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,51 +5361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04910336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04910336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>