--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -924,3150 +924,3150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir in. Stratégies et mises en scène de soi dans l'accès à des terrains fermés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès au terrain dans le travail de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et enjeux de l’action publique nationale en matière d’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de Siel Bleu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siel Bleu, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger pour sa santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux sociaux du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corps et culture, Oct 2024, Grezieu la Varenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique adaptée, du décret de 2016 au développement des maisons sport-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFP-APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP-APA, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des politiques publiques par les réseaux sociaux d'acteurs. Retours méthodologiques et construction d'un plan de thèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général du CRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sport pour la santé? Enjeux et besoins actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ID Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française de Tennis, May 2024, Anse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État actif : une analyse de l’activité physique comme nouvelle catégorie d’action publique (2001-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lyon-Saint-Etienne, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte les inégalités sociales de santé dans l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité physique et santé : la fabrique des (in)égalités sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Institut ReCAPPS, Nov 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouger pour la santé? Construction et reconfigurations du rôle de l’activité physique dans les politiques de santé française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Triangle, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Apr 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Siel Bleu, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des politiques publiques par les réseaux sociaux d’acteurs. Retours méthodologiques et principaux résultats sur le cas de l’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général du GREHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREHSS, Apr 2023, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Corps et culture, Oct 2024, Grezieu la Varenne, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mailler les réseaux sport-santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études des maisons sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SDJES Loire Atlantique, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFP-APA, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luttes, collaborations et enjeux institutionnels dans la construction des politiques d’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Perrier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique : enjeux collectifs et luttes de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Sociologie des Organisations, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des trajectoires de professionnalisation des jeunes chercheur·ses sur la santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-santé, maisons sport-santé et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vos marques, prêts, bougez! L'essor du sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Oct 2023, Nîmes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sport-santé » : des politiques nationales au développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2, Feb 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique à visée de santé dans les politiques publiques françaises : cadre national et enjeux locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Nov 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser l'analyse structurale des réseaux sociaux en SHS du sport. Le cas des politiques d'activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques : quelle place pour l’APA-S en AURA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sport-santé » : enjeux politiques et développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Ré'tab'lissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut-Bugey-Agglomération, Feb 2023, Plateau d'Hauteville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sport-santé », « Sport sur Ordonnance » ou « Activité Physique Adaptée » ? Enjeux de langage et enjeux de pouvoir dans l’analyse d’une nouvelle catégorie d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage. Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APA et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Sport-Santé sur Ordonnance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anestaps, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique comme nouvel instrument du gouvernement des conduites. Une analyse des utilisations de la mise en mouvement des corps dans les politiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santesih, Jan 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO, Feb 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer les disciplines sportives et leurs pratiquant-e-s : une analyse des catégories produites par l’émergence de l’activité physique à visée de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française de Tennis, May 2024, Anse, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style de vie, rapport à la norme et construction d’une posture politique dans l’expertise : étude de cas d’un réseau d’experts ponctuels français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Public Policy 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jul 2021, Barcelone (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Lyon-Saint-Etienne, Oct 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription de l'activité physique dans le code de la santé publique : analyse d'une construction collective française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités et activités physiques : politiques publiques, acteurs et cadre institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sport-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, CDOS Gironde, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités physiques, sport et santé : une introduction universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Basket-Santé de la Ligue Auvergne Rhône Alpes de Basketball</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-santé et politiques publiques. Une analyse des réseaux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescrire de l’activité physique ? Analyse socio-historique des politiques publiques de santé françaises et de la construction du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde du sport, monde de la santé : quelles relations, quels croisements? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes; AFS, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être à la fois observateur et acteur de son objet de recherche? Récit d’une observation participante au sein d’une fédération sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d'acteurs et des reconfigurations du mouvement sportif face à l'émergence du sport sur ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du Sport-Santé ou mise en conformité des fédérations sportives dans le contexte de la prescription de l'activité physique. Le cas du Basket Santé à l'échelle d'une ligue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “L’émergence de l’activité physique dans les politiques publiques de santé en France, entre institutions, organisations et professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du Sport-Santé ou mise en conformité des fédérations sportives dans le contexte de la prescription de l’activité physique. Le cas du Basket Santé à l’échelle d’une ligue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émergence de l’activité physique dans les politiques publiques de santé en France, entre institutions, organisations et professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum APA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 1, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique du sport-santé? Interdisciplinarité et méthodes de travail face à l'émergence du sport sur ordonnance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Haut-Bugey-Agglomération, Feb 2023, Plateau d'Hauteville, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique du sport-santé ? Interdisciplinarité et méthodes de travail face à l'émergence du sport sur ordonnance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1897 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422008v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02422007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4306,697 +4306,697 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'appuyer sur un riche vivier de jeunes chercheur•ses dispersé•es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04229952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des corps au point de rencontre du monde du sport et du monde de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG - UGA série "Sports, cultures et sociétés". </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Perrin, C. Perrier &amp; D. Issanchou "Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-32, 2022, 978-2-7061-4355-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire l’AP dans le code de la santé publique. Analyse d’une construction collective française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Perrin; Clément Perrier; Damien Issanchou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2022, Sports, cultures, sociétés, 9782706143557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rompre avec les évidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG - UGA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...322 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697430v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04910206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5361,51 +5361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04910336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04910336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>