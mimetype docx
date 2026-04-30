--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1264,433 +1264,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une canicule à l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La renaissance du mouvement socialiste ou d’un mouvement socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Uetricht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2-3 (110-111), pp.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008487v1</w:t>
+                <w:t xml:space="preserve">hal-04008575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La renaissance du mouvement socialiste ou d’un mouvement socialiste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’une canicule à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2-3 (110-111), pp.122-132</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04008575v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie critique de la race sous pression : actualité de la justice raciale après Trump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« ÉDITORIAL. Emancipation in the USA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Albenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Hernandez</w:t>
+                <w:t xml:space="preserve">Philippe Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Osganian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 110-111 (2-3), pp.166-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.110.0166⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 110-111 (2), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.110.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919968v1</w:t>
+                <w:t xml:space="preserve">halshs-03922427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ÉDITORIAL. Emancipation in the USA »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La théorie critique de la race sous pression : actualité de la justice raciale après Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 110-111 (2), pp.7-10. </w:t>
+              <w:t xml:space="preserve">, 2022, 110-111 (2-3), pp.166-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.110.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.110.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922427v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discreet fermenters: Community organising, professional ethos, and ‘grassroots lobbying’ in Chicago</w:t>
               </w:r>
@@ -4217,51 +4217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Chatzistavrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christakis Georgiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marliere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71057/tpd08665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Shulz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.117.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.248.0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04004489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.248.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03892224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592722001049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Uetricht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03919968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2022.2114515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bekhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Murch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04004477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.033.0073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#232;le Cloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04004484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haymarketbooks.org/books/2008-occupation-organizer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02443498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLV068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Chatzistavrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christakis Georgiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marliere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71057/tpd08665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Shulz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.117.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.248.0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04004489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.248.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03892224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592722001049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Uetricht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03919968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2022.2114515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bekhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Murch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.110.0133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04004477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04008534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.033.0073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#232;le Cloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04004484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haymarketbooks.org/books/2008-occupation-organizer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02443498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLV068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>