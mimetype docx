--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -214,1080 +214,1227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment obtenir une grâce pontificale ? La correspondance d’affaires d’un banquier expéditionnaire en cour de Rome à la fin du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Une institution pontificale en crise. La daterie d’Avignon au milieu du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (264), pp.125-146. </w:t>
+              <w:t xml:space="preserve">, 2026, 111 (267), pp.285-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.142457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.154013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792755v1</w:t>
+                <w:t xml:space="preserve">halshs-05564069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Daterie d’Avignon et l’absolution des clercs hérétiques au 17e siècle</w:t>
+                <w:t xml:space="preserve">Juridiction ecclésiastique et appel au pape. Les lettres de commission délivrées par la daterie d'Avignon à l'époque d'Urbain VIII (1623-1644)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177 (2022), pp.233-259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792742v1</w:t>
+                <w:t xml:space="preserve">halshs-05564076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maledetti apostati. Une polémique entre les ordres mendiants et la Pénitencerie apostolique à propos de la réforme de l’office curial (milieu des années 1530)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment obtenir une grâce pontificale ? La correspondance d’affaires d’un banquier expéditionnaire en cour de Rome à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum historiae pontificiae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (264), pp.125-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.142457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417066v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir curé dans le diocèse de Montpellier à l'époque de Louis XIV</w:t>
+                <w:t xml:space="preserve">La Daterie d’Avignon et l’absolution des clercs hérétiques au 17e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/anami.2022.9123⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (3-4), pp.562-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHE.5.141876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348209v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chapellenies du chanoine Coste. Reconstruction catholique et système bénéficial à Montpellier à la fin du règne de Louis XIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maledetti apostati. Une polémique entre les ordres mendiants et la Pénitencerie apostolique à propos de la réforme de l’office curial (milieu des années 1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archivum historiae pontificiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.41-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553092v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curie pontificale et Église de France aux premiers temps du concordat de Bologne. Les mandats apostoliques à l'époque de Clément VII (1525-1527)</w:t>
+                <w:t xml:space="preserve">Devenir curé dans le diocèse de Montpellier à l'époque de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefrim.10060⟩</w:t>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 319-320, p. 275-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2022.9123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03220983v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demain les singes. Aux sources de la Planète des singes (1963)</w:t>
+                <w:t xml:space="preserve">Les chapellenies du chanoine Coste. Reconstruction catholique et système bénéficial à Montpellier à la fin du règne de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rbnf.061.0106⟩</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 294 (1), pp.97-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.221.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220998v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les registres de bulles du cardinal de Boisy, légat a latere en France en 1519-1520</w:t>
+                <w:t xml:space="preserve">Curie pontificale et Église de France aux premiers temps du concordat de Bologne. Les mandats apostoliques à l'époque de Clément VII (1525-1527)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum historiae pontificiae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132-2, pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.10060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin cartésien XLV. Les Lettres de Descartes annotées par Malebranche</w:t>
+                <w:t xml:space="preserve">Demain les singes. Aux sources de la Planète des singes (1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79, pp.174-185. </w:t>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°61, pp.106-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.791.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.061.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431676v1</w:t>
+                <w:t xml:space="preserve">hal-03220998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Merrill, poète symboliste et anarchiste</w:t>
+                <w:t xml:space="preserve">Les registres de bulles du cardinal de Boisy, légat a latere en France en 1519-1520</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archivum historiae pontificiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, p. 111-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435318v1</w:t>
+                <w:t xml:space="preserve">hal-04348208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Perret en Guyane (1931). Un aventurier en bretelles</w:t>
+                <w:t xml:space="preserve">Bulletin cartésien XLV. Les Lettres de Descartes annotées par Malebranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rbnf.037.0070⟩</w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.791.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220990v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Revel et la collection « Libertés »</w:t>
+                <w:t xml:space="preserve">Stuart Merrill, poète symboliste et anarchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 39, pp.70-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rbnf.039.0070⟩</w:t>
+              <w:t xml:space="preserve">, 2012, n° 40, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.040.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02435321v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Revel et la collection « Libertés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 39, pp.70-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.039.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perret en Guyane (1931). Un aventurier en bretelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 37, pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.037.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de l'avenir : la science-fiction est-elle une littérature à contraintes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recto/Verso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,107 +1444,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances pontificales et représentation diplomatique du Saint-Siège au temps d'Urbain VIII : le cas de la légation du cardinal Francesco Barberini en France en 1625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offices, écrit et papauté (XIIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Jamme; Olivier Poncet, 2003, Paris - Avignon, France. p. 559-568, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/85958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1407,118 +1554,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pénitencerie apostolique sous Innocent VIII (1484-1492) : les suppliques de declaratoriis du royaume de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pieyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française de Rome. In press, Sources et documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1586,51 +1733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7EC000C"/>
+    <w:nsid w:val="A4D2BAD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1817,51 +1964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-pieyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2924-2842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116008806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13515470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012372718X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pieyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.142457" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.141876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.10060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B0TLBMQ9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.061.0106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.791.0165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.040.0064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.037.0070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.039.0070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/85958" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-pieyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2924-2842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116008806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13515470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012372718X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pieyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.154013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.142457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.141876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.10060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B0TLBMQ9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.061.0106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.791.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.040.0064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.039.0070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.037.0070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/85958" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>