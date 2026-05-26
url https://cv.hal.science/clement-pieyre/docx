--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1733,51 +1733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4D2BAD9"/>
+    <w:nsid w:val="918D9BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>