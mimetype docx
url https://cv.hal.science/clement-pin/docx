--- v0 (2026-03-03)
+++ v1 (2026-04-08)
@@ -267,1583 +267,1565 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à l’orientation par les professeurs principaux de Terminale</w:t>
+                <w:t xml:space="preserve">Faire de la recherche avec les professionnels… et les familles ? Obstacles et empêchements d’une démarche inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lehner</w:t>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642965v1</w:t>
+                <w:t xml:space="preserve">hal-05292775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations école-familles et dynamiques inclusives dans l’éducation : les apports des recherches collaboratives [Présentation du dossier]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation par les professeurs principaux de Terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.101.0007⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075084v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche avec les professionnels… et les familles ? Obstacles et empêchements d’une démarche inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Relations école-familles et dynamiques inclusives dans l’éducation : les apports des recherches collaboratives [Présentation du dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.15-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292775v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mentorat, symbole de l'individualisation des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et actions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le mentorat : une nouvelle politique en direction des jeunes vulnérables ?, 20 (2), pp.139-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sas.020.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie des élèves : variable organisationnelle ou objectif pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulin</w:t>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Cyrille</w:t>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques d’orientation : des outils pour la socialisation des élèves aux règles du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un plan national de simplification administrative. Le cas de l'enseignement supérieur et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Origins, Shared Book Reading, and Language Skills in Early Childhood: Evidence from an Information Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (1), pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/esr/jcaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des méthodes mixtes à l’évaluation. Une expérimentation randomisée dans le champ des politiques éducatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (3), pp.391-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.713.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes APB et Parcoursup au service de l’égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (2), pp.337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.202.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03046261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale de l’innovation. Politique de cluster et policy feedbacks dans le contexte parisien (2005-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, VOL.9 (1), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.201.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des instruments dans la sélection des bacheliers dans l’enseignement supérieur. La nouvelle gouvernance des affectations par les algorithmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+                <w:t xml:space="preserve">La lecture partagée : un levier pour réduire les inégalités scolaires ? L’évaluation par expérimentation aléatoire d’un dispositif dans des écoles maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.1 - 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124472v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture partagée : un levier pour réduire les inégalités scolaires ? L’évaluation par expérimentation aléatoire d’un dispositif dans des écoles maternelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Fougère</w:t>
+                <w:t xml:space="preserve">Les politiques d’orientation depuis les années 2000 : le mythe de la régulation par l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44, pp.1 - 8</w:t>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quelle orientation prend l'Ecole ? Demandes, pratiques et politiques, Mars 2019 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541432v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques d’orientation depuis les années 2000 : le mythe de la régulation par l’information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lehner</w:t>
+                <w:t xml:space="preserve">Le rôle des instruments dans la sélection des bacheliers dans l’enseignement supérieur. La nouvelle gouvernance des affectations par les algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174998v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clusters : territoires de l’État ou nouvelles places de marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.751-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de cluster et entrepreneuriat numerique en Ile-de-France et en Lombardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.044.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts des dispositifs d'évaluation sur la recherche universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Debailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.11-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1853,763 +1835,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève, entrepreneur responsable de son parcours scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école désorientée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 9782140272530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. D’APB à Parcoursup. Deux conceptions de l’affectation post-bac et leurs effets sur les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melchior Simioni, Philippe Steiner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment ça matche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-99, 2022, 9782724639001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.simio.2022.01.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Longitudinal Analysis of the Relationship Between Central Government and Universities in France: The Role of Performance Measurement Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Barbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance and Performance Management in Public Universities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.69-85, 2022, SIDREA Series in Accounting and Business Administration, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve">, Springer International Publishing, pp.69-85, 2022, SIDREA Series in Accounting and Business Administration, 9783030856977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85698-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact on french upper secondary schools of reforms aiming to improve students’ transition to higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Research Encyclopedia of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.013.1673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os projetos de macrodrenagem na cidade de Belém do Pará: o revelador de uma ambientalização cinza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafios sociopolíticos da gestão da agua e governança territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) gouverner (s’)évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Debailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Barats, Julie Bouchard et Arielle Haakenstad (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire et dire l’évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.179-199, 2018, 9782356714855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institution de la performance et gouvernance néolibérale. Les relations science-industrie à l’épreuve de l’action publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Debailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire et dire l’évaluation. Regards des sciences sociales sur les fabriques contemporaines de l’évaluation dans l’enseignement supérieur et la recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making metropolis: innovation and local governance issues in Paris and Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Galimberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Payre, Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities as Political Objects: Historical Evolution, Analytical Categorisations and Institutional Challenges of Metropolitanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, pp.197-217, 2016, Cities series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,795 +2601,795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+                <w:t xml:space="preserve">Aude Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Le Gallo</w:t>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dares; France stratégie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du Plan de simplification pour l’enseignement supérieur et la recherche</w:t>
+                <w:t xml:space="preserve">Évaluation du plan de simplification pour l’enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire interdisciplinaire d'évaluation des politiques publiques. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Sciences Po Paris. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456059v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du plan de simplification pour l’enseignement supérieur et la recherche</w:t>
+                <w:t xml:space="preserve">Evaluation du Plan de simplification pour l’enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Sciences Po Paris. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire interdisciplinaire d'évaluation des politiques publiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348569v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation en Terminale : quels leviers pour l’égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneclaudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°72</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-structured Interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Methods Brief n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entretien semi-directif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Fiche méthodologique n°3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un plan national de simplification administrative. Le cas de l’enseignement supérieur et de la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering language skills for children in less-educated households: Evaluating a parental reading initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture partagée : un levier pour réduire les inégalités scolaires ? L’évaluation par expérimentation aléatoire d’un dispositif dans des écoles maternelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3417,961 +3399,961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec l'autorégulation, l'école à l'âge du post-dispositif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Lisis 2025 "Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS), Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mandat ambigu des professeurs principaux de Terminale en matière d’accompagnement à l’orientation : quels savoirs pour quelles pratiques ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
+                <w:t xml:space="preserve">L’appel au territoire pour éduquer à l’orientation : des partenariats à visée plus managériale que pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), et ABC-Educ (Association belge des chercheurs en Éducation) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausane, France</w:t>
+              <w:t xml:space="preserve">Penser l’éducation territorialisée. Historicités, discours, engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeDS, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355079v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appel au territoire pour éduquer à l’orientation : des partenariats à visée plus managériale que pédagogique ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’éducation territorialisée. Historicités, discours, engagements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CeDS, Dec 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488367v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), et ABC-Educ (Association belge des chercheurs en Éducation) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095342v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’injonction à l’employabilité dans l’orientation post-baccalauréat : quelle mise en œuvre et quels effets en termes d’inégalités entre jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lifelong Learning to the Management of Educational and Vocational matching: French guidance policies through a regional prism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes des politiques d’orientation (2005-2014) : de l’inter-ministérialité à l’autorégulation des choix d’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation micro-macro au prisme du cadrage dans l’action publique. Le cas des politiques d’orientation vers l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mixage des méthodes et ses apports théoriques. Le cas d’une expérimentation dans le champ des politiques éducatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique (AFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading books to children : a mixed method study of the role of parents and schools in promoting language skills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4381,98 +4363,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du plan de simplification pour l’enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de l'évaluation (Assemblée nationale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4482,114 +4464,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale de l'innovation, entre région et métropole : une comparaison Ile-de-France / Lombardie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Sorbonne Paris Cité, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015USPCD041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01535536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4736,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/axe-politiques-educatives.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/rep-delaunay-grigny-91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcaa036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0391" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barbato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Turri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85698-4_4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.1673" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05526608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01535536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/axe-politiques-educatives.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/rep-delaunay-grigny-91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.50" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcaa036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barbato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Turri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85698-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.1673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05526608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01535536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>