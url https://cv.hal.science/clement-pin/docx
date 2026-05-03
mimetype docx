--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -267,282 +267,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche avec les professionnels… et les familles ? Obstacles et empêchements d’une démarche inclusive</w:t>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation par les professeurs principaux de Terminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292775v1</w:t>
+                <w:t xml:space="preserve">hal-04642965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à l’orientation par les professeurs principaux de Terminale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lehner</w:t>
+                <w:t xml:space="preserve">Relations école-familles et dynamiques inclusives dans l’éducation : les apports des recherches collaboratives [Présentation du dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642965v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations école-familles et dynamiques inclusives dans l’éducation : les apports des recherches collaboratives [Présentation du dossier]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Faire de la recherche avec les professionnels… et les familles ? Obstacles et empêchements d’une démarche inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.7-14</w:t>
+              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.15-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075084v1</w:t>
+                <w:t xml:space="preserve">hal-05292775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mentorat, symbole de l'individualisation des politiques publiques</w:t>
               </w:r>
@@ -757,51 +757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques d’orientation : des outils pour la socialisation des élèves aux règles du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’orientation depuis les années 2000 : le mythe de la régulation par l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,51 +1849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève, entrepreneur responsable de son parcours scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2897,51 +2897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation en Terminale : quels leviers pour l’égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,51 +3482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mandat ambigu des professeurs principaux de Terminale en matière d’accompagnement à l’orientation : quels savoirs pour quelles pratiques ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes des politiques d’orientation (2005-2014) : de l’inter-ministérialité à l’autorégulation des choix d’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation micro-macro au prisme du cadrage dans l’action publique. Le cas des politiques d’orientation vers l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4718,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/axe-politiques-educatives.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/rep-delaunay-grigny-91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.50" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcaa036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barbato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Turri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85698-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.1673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05526608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01535536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/axe-politiques-educatives.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/rep-delaunay-grigny-91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.50" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcaa036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barbato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Turri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85698-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.1673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05526608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01535536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>