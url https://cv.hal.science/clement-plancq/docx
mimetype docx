--- v1 (2026-03-29)
+++ v2 (2026-05-07)
@@ -1695,51 +1695,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
@@ -1774,97 +1774,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+              <w:t xml:space="preserve">TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522827v1</w:t>
+                <w:t xml:space="preserve">hal-00522825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
+                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
@@ -1899,73 +1899,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+              <w:t xml:space="preserve">JADT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522825v1</w:t>
+                <w:t xml:space="preserve">hal-00522827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46E4125E"/>
+    <w:nsid w:val="304D865C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-plancq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6189-0703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Despr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-plancq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6189-0703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Despr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>