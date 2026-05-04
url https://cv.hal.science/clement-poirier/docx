--- v0 (2026-04-01)
+++ v1 (2026-05-04)
@@ -359,261 +359,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04777261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of modern dinocysts in surface sediments of southern Brittany (NW France) in relation to environmental parameters: Implications for paleoreconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical changes in mollusc communities from a temperate chenier ridge system (Mont-Saint-Michel Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lambert</w:t>
+                <w:t xml:space="preserve">Bruno Caline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Penaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104578⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 529 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP529-2022-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472932v1</w:t>
+                <w:t xml:space="preserve">hal-03921959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical changes in mollusc communities from a temperate chenier ridge system (Mont-Saint-Michel Bay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of modern dinocysts in surface sediments of southern Brittany (NW France) in relation to environmental parameters: Implications for paleoreconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 529 (1), </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.104578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP529-2022-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921959v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Acceleration is real and provides a quantitative basis for the proposed Anthropocene Series/Epoch</w:t>
               </w:r>
@@ -727,294 +727,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraordinary human energy consumption and resultant geological impacts beginning around 1950 CE initiated the proposed Anthropocene Epoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaia Syvitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Milliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Summerhayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-020-00029-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953058v1</w:t>
+                <w:t xml:space="preserve">hal-02971720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary human energy consumption and resultant geological impacts beginning around 1950 CE initiated the proposed Anthropocene Epoch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Summerhayes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-020-00029-y⟩</w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971720v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional controls on a hypertidal barrier‐spit system architecture and evolution, Pointe du Banc spit, north‐western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1023,246 +1036,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (1), pp.502-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sed.12652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086326v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating saltmarshes using tree rings on a halophilous plant</w:t>
               </w:r>
@@ -1346,347 +1346,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothetical Influence of Bacterial Communities on the Transfer of 14C-Depleted Carbon to Infaunal Foraminifera: Implications for Radiocarbon Dating in Coastal Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Threshold of motion and settling velocities of mollusc shell debris: Influence of faunal composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nechenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2019.7⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (3), pp.895-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319798v1</w:t>
+                <w:t xml:space="preserve">hal-01897637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold of motion and settling velocities of mollusc shell debris: Influence of faunal composition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypothetical Influence of Bacterial Communities on the Transfer of 14C-Depleted Carbon to Infaunal Foraminifera: Implications for Radiocarbon Dating in Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Nechenache</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (3), pp.895-916. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (03), pp.845-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897637v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal Anthropocene is compatible with but distinct from its diachronous anthropogenic counterparts: a response to W.F. Ruddiman’s ‘three flaws in defining a formal Anthropocene’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Summerhayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), pp.319-333. </w:t>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88(sp1), pp.77-88. </w:t>
@@ -1858,77 +1858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Boundary Stratotype Section and Point (GSSP) for the Anthropocene Series: Where and how to look for potential candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Summerhayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Fairchild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the case for a formal Anthropocene Epoch: an analysis of ongoing critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexanderp. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,533 +2358,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of estuarine sediment record with modelled rates of sediment supply from a western European catchment since 1500</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Anthropocene is functionally and stratigraphically distinct from the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin N. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Summerhayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D. Barnosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.009⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6269), pp.aad2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad2622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242097v1</w:t>
+                <w:t xml:space="preserve">hal-01453042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anthropocene is functionally and stratigraphically distinct from the Holocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Summerhayes</w:t>
+                <w:t xml:space="preserve">Comparison of estuarine sediment record with modelled rates of sediment supply from a western European catchment since 1500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D. Barnosky</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 351 (6269), pp.aad2622. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 348 (7), pp.479--488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad2622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453042v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of the Americas, ‘Little Ice Age’ climate, and bomb-produced carbon: Their role in defining the Anthropocene</w:t>
+                <w:t xml:space="preserve">When did the Anthropocene begin? A mid-twentieth century boundary level is stratigraphically optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin N Waters</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin N. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D Barnosky</w:t>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D. Barnosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cearreta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Edgeworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2053019615587056⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 383, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453030v1</w:t>
+                <w:t xml:space="preserve">hal-01446643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When did the Anthropocene begin? A mid-twentieth century boundary level is stratigraphically optimal</w:t>
+                <w:t xml:space="preserve">Colonization of the Americas, ‘Little Ice Age’ climate, and bomb-produced carbon: Their role in defining the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin N. Waters</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin N Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D Barnosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
+                <w:t xml:space="preserve">Matt Edgeworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 383, pp.196-203. </w:t>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2053019615587056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446643v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal and fluvial controls on the morphological evolution of a lobate estuarine tidal bar: The Plassac Tidal Bar in the Gironde Estuary (France)</w:t>
               </w:r>
@@ -3781,277 +3781,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Anthropocène : derniers développements et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nature Technique Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Poirot-Delpech, Cetcopra; Laurence Raineau, Cetcopra, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617070v1</w:t>
+                <w:t xml:space="preserve">hal-04851356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Anthropocène : derniers développements et perspectives de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Technique Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Poirot-Delpech, Cetcopra; Laurence Raineau, Cetcopra, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851356v1</w:t>
+                <w:t xml:space="preserve">hal-01617070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds of motion of shell debris under unidirectional flow: influence of faunal composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,971 +4096,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability in the distribution of biogenic particles over a cool temperate carbonate intertidal flat (Mont Saint Michel bay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture, evolution and depositional controls of a Late Holocene hypertidal recurved barrier-spit system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617063v1</w:t>
+                <w:t xml:space="preserve">hal-01617052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, evolution and depositional controls of a Late Holocene hypertidal recurved barrier-spit system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability in the distribution of biogenic particles over a cool temperate carbonate intertidal flat (Mont Saint Michel bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617052v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse d'un environnement littoral aux forçages climatiques et anthropiques au cours du dernier millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Colin, LSCE; Christine Hatté, LSCE, Nov 2016, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413144v1</w:t>
+                <w:t xml:space="preserve">hal-04851088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
+                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413154v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
+                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432725v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse d'un environnement littoral aux forçages climatiques et anthropiques au cours du dernier millénaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nechenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Colin, LSCE; Christine Hatté, LSCE, Nov 2016, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851088v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings, a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des forçages climatiques sur l'évolution géomorphologique d'une flèche sableuse à l'échelle pluri-décennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
+              <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706752v1</w:t>
+                <w:t xml:space="preserve">hal-01432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des forçages climatiques sur l'évolution géomorphologique d'une flèche sableuse à l'échelle pluri-décennale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432498v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
               </w:r>
@@ -5098,51 +5098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5917,51 +5917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04777261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP529-2022-73" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Head" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Steffen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fagerlind" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N Waters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2021/021031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Waters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Day" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milliman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Summerhayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00029-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09751-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zalasiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133319832607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fairchild" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil L Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.07.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderp. Wolfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonyd. Barnosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2017/0385" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N. Waters" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Barnosky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad2622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Barnosky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Edgeworth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615587056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.04.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZCKPH8H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cearreta Alejandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crutzen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG162C.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.10.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHVGJWM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PWH4ZGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Wilkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Head" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Sayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tibby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP395.14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grinevald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04777261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP529-2022-73" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Head" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Steffen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fagerlind" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N Waters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2021/021031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Waters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Day" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milliman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Summerhayes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00029-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09751-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zalasiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133319832607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fairchild" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil L Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.07.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderp. Wolfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonyd. Barnosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2017/0385" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N. Waters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Barnosky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad2622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Barnosky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Edgeworth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615587056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.04.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZCKPH8H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cearreta Alejandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crutzen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG162C.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.10.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHVGJWM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PWH4ZGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Wilkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Head" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Sayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tibby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP395.14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grinevald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>