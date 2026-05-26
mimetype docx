--- v0 (2026-05-04)
+++ v1 (2026-05-26)
@@ -1703,235 +1703,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling safety-related non-functional requirements in embedded multi-agent system design</w:t>
+                <w:t xml:space="preserve">Optimal reactive control of hybrid architectures: A case study on complex water transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+                <w:t xml:space="preserve">Lai Le Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raievsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Emerging Technology and Factory Automation (ETFA), 2014 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011267v1</w:t>
+                <w:t xml:space="preserve">hal-01652297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiagent Approach Using Model-Based Predictive Control for an Irrigation Canal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubt Removal for Dependant People From Tablet Computer Usage Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raievsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.87-94, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.44-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011274v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de situations anormales à partir des habitudes d'utilisation d'une tablette tactile</w:t>
               </w:r>
@@ -2025,90 +2055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal reactive control of hybrid architectures: A case study on complex water transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Le Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Le Duy Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genon-Catalot Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raievsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,381 +2162,351 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRRIGATION CANALS DISTRIBUTED MODEL-BASED PREDICTIVE CONTROL USING MULTI-AGENT SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling safety-related non-functional requirements in embedded multi-agent system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raievsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Spain. pp.159-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166605v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubt Removal for Dependant People From Tablet Computer Usage Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multiagent Approach Using Model-Based Predictive Control for an Irrigation Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Van Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raievsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.44-53, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3_5⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.87-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011252v1</w:t>
+                <w:t xml:space="preserve">hal-01011274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal reactive control of hybrid architectures: A case study on complex water transportation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lai Le Duy Nguyen</w:t>
+                <w:t xml:space="preserve">IRRIGATION CANALS DISTRIBUTED MODEL-BASED PREDICTIVE CONTROL USING MULTI-AGENT SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thang Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Raievsky</w:t>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Emerging Technology and Factory Automation (ETFA), 2014 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652297v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2661,51 +2661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2064556" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/ComplexSystems.30.3.391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schlotterbeck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9627-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00940532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genthial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Kouicem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14926-9_7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01660342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Van Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01660419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Le Duy Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genon-Catalot Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2064556" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/ComplexSystems.30.3.391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schlotterbeck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9627-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00940532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genthial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Kouicem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14926-9_7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01660342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Le Duy Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01660419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genon-Catalot Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Van Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>