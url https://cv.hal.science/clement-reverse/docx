--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -940,265 +940,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Peugny, (2022). Pour une politique de la jeunesse. Seuil, « La République des idées, 128 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (3), pp.414-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.723.0381x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04295150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du désamour à la rupture : le décrochage discret des jeunes ruraux de Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Un nouvel âge de la sélection scolaire ?, 158, pp.101-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.10644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coin et le cocon. Le sentiment de “chez-soi” chez les jeunes des classes populaires rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le chez-soi et les limites de l’individualisation, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1090934ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04831177v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04295150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drogues des villes et drogues des champs. Les pratiques d’usage et de revente féminines en France</w:t>
               </w:r>
@@ -3012,50 +3012,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeunes saisonniers agricoles et discontinuité de l'emploi en milieu rural : l'habit fait-il le moine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Trajectoires et territoires de la pauvreté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ART-Dev; LISST, Nov 2023, Université Paul-Valéry Montpellier 3 – Site Saint-Charles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04818064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence des milieux de vie sur les pratiques des femmes usagères-revendeuses. Une comparaison entre espaces urbains et espaces ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3064,139 +3146,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’AFS "Intersection Régulation", RT3 : Normes, déviances et réactions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; le Centre Max Weber (CMW, UMR5283, CNRS); ENS Lyon; Université Jean Monnet, Jul 2023, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04831964v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04818064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes ruraux en situation d’abandon social</w:t>
               </w:r>
@@ -4043,234 +4043,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heureux qui comme Ulysse… Mobilités et ancrages des jeunes peu qualifiés en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral de l’AFS "Mobilités, Immobilités" RT 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03654509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mauvaises graines : Transgressions à la culture héritée et difficultés d’insertion professionnelle chez les jeunes issus des classes populaires rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Probable/Improbable : transclasse, transgenre, transnational.."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, LEST, IREMAM, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03654512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition du capital d’autochtonie : L’insertion professionnelle des jeunes ruraux sans diplôme face à la fragmentation de l’emploi peu qualifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de l’AFS "Changer ?" RT5-15-25 : Continuité et changements des modalités de l’insertion professionnelle des jeunes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03654502v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03654509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir une jeune mère, devenir un jeune père : Une expérience genrée de la transition vers l’âge adulte dans les espaces ruraux populaires de Nouvelle-Aquitaine</w:t>
               </w:r>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5747E56"/>
+    <w:nsid w:val="6A2B7424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-reverse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257084916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03559941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Ramneehorah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090934ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.723.0381x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2022.10.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.004.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3g47juq6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Dumasdelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-reverse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257084916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03559941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Ramneehorah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.723.0381x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090934ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2022.10.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.004.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3g47juq6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Dumasdelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>