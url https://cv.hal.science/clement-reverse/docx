--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -3892,50 +3892,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passage à l’âge adulte et travail, avec ou sans diplôme. Enquêtes en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DE/MC - EHESS « Des métiers pour la jeunesse ? Enquêtes sociologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des mouvements sociaux de l’EHESS, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La segmentation des vulnérabilités de jeunes ruraux : Comparaison entre des jeunes en errance et des jeunes non diplômés en milieu rural néo-aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3944,333 +4013,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Nouvelles approches sur les vulnérabilités sanitaires et sociales. Concepts, population et contemporanéité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valery, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Passage à l’âge adulte et travail, avec ou sans diplôme. Enquêtes en milieu rural</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauvaises graines : Transgressions à la culture héritée et difficultés d’insertion professionnelle chez les jeunes issus des classes populaires rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DE/MC - EHESS « Des métiers pour la jeunesse ? Enquêtes sociologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des mouvements sociaux de l’EHESS, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Probable/Improbable : transclasse, transgenre, transnational.."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, LEST, IREMAM, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03654512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition du capital d’autochtonie : L’insertion professionnelle des jeunes ruraux sans diplôme face à la fragmentation de l’emploi peu qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème congrès de l’AFS "Changer ?" RT5-15-25 : Continuité et changements des modalités de l’insertion professionnelle des jeunes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03654502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heureux qui comme Ulysse… Mobilités et ancrages des jeunes peu qualifiés en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral de l’AFS "Mobilités, Immobilités" RT 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03654509v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03654502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir une jeune mère, devenir un jeune père : Une expérience genrée de la transition vers l’âge adulte dans les espaces ruraux populaires de Nouvelle-Aquitaine</w:t>
               </w:r>
@@ -4884,165 +4884,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03654427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours biographique, parcours dans le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Biographie Santé « Parcours de vie et de santé : Apports des méthodes biographiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03654436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le précariat en Pays de Cocagne. Piège moral et valeur du travail chez les jeunes décrocheurs en milieu rural.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Pluridisciplinaire de jeunes chercheu.r.euse.s "Légitimation et Transgression, Expérience(s) de la Jeunesse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRiSES – Université Paul Valery, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03654448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03654436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underage trans: The disadvantage of not being a political question.</w:t>
               </w:r>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A2B7424"/>
+    <w:nsid w:val="196F6CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-reverse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257084916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03559941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Ramneehorah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.723.0381x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090934ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2022.10.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.004.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3g47juq6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Dumasdelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-reverse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257084916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03559941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Ramneehorah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.723.0381x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090934ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2022.10.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.004.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3g47juq6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Dumasdelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>