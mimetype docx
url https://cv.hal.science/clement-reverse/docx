--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -940,356 +940,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drogues des villes et drogues des champs. Les pratiques d’usage et de revente féminines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (2), pp.189-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.462.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du désamour à la rupture : le décrochage discret des jeunes ruraux de Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Un nouvel âge de la sélection scolaire ?, 158, pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coin et le cocon. Le sentiment de “chez-soi” chez les jeunes des classes populaires rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le chez-soi et les limites de l’individualisation, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1090934ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04831177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny, (2022). Pour une politique de la jeunesse. Seuil, « La République des idées, 128 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (3), pp.414-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.723.0381x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04295150v1</w:t>
-              </w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">hal-03706600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer le regard porté au genre en milieu scolaire pour améliorer le vécu des élèves trans</w:t>
               </w:r>
@@ -2447,165 +2447,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeunesse rurale précaire : Que sait-on de son état de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée régionale des PASS &amp; EMP de Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMPP; PASS; ARS; O3PNA, Nov 2024, Université de Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'entreprenariat des jeunes ruraux précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Entreprendre en milieu rural"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rurale du Quercy, 2024, Villefranche-de-Rouergue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04831955v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise commune et chemins divergents. Comparaison de la réception des politiques liées à l’absence de diplôme chez des jeunes en QPV urbain et en zone rurale pauvre</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des milieux de vie sur les pratiques des femmes usagères-revendeuses. Une comparaison entre espaces urbains et espaces ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reversé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’AFS "Intersection Régulation", RT3 : Normes, déviances et réactions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; le Centre Max Weber (CMW, UMR5283, CNRS); ENS Lyon; Université Jean Monnet, Jul 2023, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="196F6CCA"/>
+    <w:nsid w:val="890FDEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-reverse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257084916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03559941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Ramneehorah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.723.0381x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090934ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2022.10.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.004.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3g47juq6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Dumasdelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-reverse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257084916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03559941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Ramneehorah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10644" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090934ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.723.0381x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2022.10.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.004.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3g47juq6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Dumasdelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>