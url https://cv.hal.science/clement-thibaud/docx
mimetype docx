--- v0 (2026-03-11)
+++ v1 (2026-04-04)
@@ -648,182 +648,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qu’est-ce qu’une révolution impériale »</w:t>
+                <w:t xml:space="preserve">The French Revolution and Spanish America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Bantigny, Q. Deluermoz, B. Gobille, L. Jeanpierre, E. Palieraki. </w:t>
+              <w:t xml:space="preserve">Wim Klooster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des révolutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cambridge History of the Age of Atlantic Revolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 2: France, Europe, and Haiti (1), Cambridge University Press, pp.172-194, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108599405.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267602v1</w:t>
+                <w:t xml:space="preserve">hal-04644898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Revolution and Spanish America</w:t>
+                <w:t xml:space="preserve">« Qu’est-ce qu’une révolution impériale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wim Klooster. </w:t>
+              <w:t xml:space="preserve">L. Bantigny, Q. Deluermoz, B. Gobille, L. Jeanpierre, E. Palieraki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge History of the Age of Atlantic Revolutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire globale des révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 663-692, 2023, 9782348059346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781108599405.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04644898v1</w:t>
+                <w:t xml:space="preserve">hal-04267602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Interrègne impérial français et relance ‘coloniste’ (1815-1830) »</w:t>
               </w:r>
@@ -2207,51 +2207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gracia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2892/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fureix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108599405.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.683.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rakove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03655090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Morelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110768084-202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03546684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463320110101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01960104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gracia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2892/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fureix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108599405.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.683.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rakove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03655090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Morelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110768084-202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03546684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463320110101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01960104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>