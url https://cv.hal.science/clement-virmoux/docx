--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -1665,295 +1665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+                <w:t xml:space="preserve">New investigations about three young volcano-sedimentary systems of Velay-Vivarais (France) and co-evolution humans-volcanoes in the background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Didier Miallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pilleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervè Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.93-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946451v1</w:t>
+                <w:t xml:space="preserve">hal-04195152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigations about three young volcano-sedimentary systems of Velay-Vivarais (France) and co-evolution humans-volcanoes in the background</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervè Guillou</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (2), pp.93-122. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195152v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers « Bas-Terroir » (plaine de la Scarpe, Nord de la France) : les explorations géophysiques d’une formation alluviale eemienne</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifty-year dynamics of the Lena River islands (Russia): Spatio-temporal pattern of large periglacial anabranching river and influence of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,90 +2444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Doncheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2706,295 +2706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612978v1</w:t>
+                <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
+              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922125v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial changes in river morphologies of northwestern Europe: An example of a smooth response to climate forcing (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux hydro-sédimentaires dans le bassin supérieur du fleuve Loire (Massif Central, France) au cours des trois derniers millénaires : archives séquentielles, chronologie et corrélations régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral Garcia Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5422,51 +5422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological controls on the morphogenesis of low-energy meanders (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a Large Periglacial River to the current Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8399,247 +8399,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Géorisque XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841748v1</w:t>
+                <w:t xml:space="preserve">hal-04424003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IUSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424003v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t>
               </w:r>
@@ -9102,51 +9102,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
+                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -9160,118 +9160,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904029v1</w:t>
+                <w:t xml:space="preserve">hal-03904228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
+                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -9285,94 +9285,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904228v1</w:t>
+                <w:t xml:space="preserve">hal-03904029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t>
               </w:r>
@@ -9746,51 +9746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivières de pierres, nouvelles données, nouvelles questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,51 +9996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « rivières de pierres » : une formation « hors classes » ? Questions posées dans le cas du massif du Mézenc (Velay oriental, Sud-Est du Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,51 +10108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des têtes de bassin aux fluctuations environnementales, du Tardiglaciaire à l’Actuel : l’exemple du bassin supérieur de la Loire dans le massif du Mézenc (Velay-Vivarais, Sud-Est du Massif central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10390,51 +10390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost Degradation and Re-Aggradation in the Beaver Creek Floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11011,51 +11011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial changes in fuvial morphologies of the upstream Loire catchment and the middle Cher river valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrements holocènes des flux hydro-sédimentaires dans les têtes de réseau du bassin supérieur de la Loire (Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11507,51 +11507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « rivières de pierres » : une formation en marge des catégories classiques. Questions posées dans le cas du massif du Mézenc (Velay oriental, Sud-Est du Massif central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,51 +11632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “rivières de pierres”: une formation en marge des catégories classiques ; questions posées dans le cas du massif du Mézenc (Velay oriental, Sud-Est du Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11744,51 +11744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and dynamics of blockstreams in the eastern Velay highlands, Massif central, France: preliminary findings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11914,51 +11914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IME-Site 16 :Pré du Bois swamp and openfield blockstream formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12047,51 +12047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to quantify how weirs and upstream reservoirs modify bedload velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,51 +12197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,51 +12249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12754,51 +12754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADA5FCDD"/>
+    <w:nsid w:val="8059B722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12985,51 +12985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-virmoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-786X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Arisbaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karit L Gaol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maruf Mukti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geogeo.2025.100487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#232; Guillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17844" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJHSPW86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Garcia Govea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Ville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De&#160;b&#233;lizal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XBS2QX0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525657v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mousset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-290" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Peignelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629471v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683540v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-virmoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-786X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Arisbaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karit L Gaol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maruf Mukti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geogeo.2025.100487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#232; Guillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJHSPW86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Garcia Govea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Ville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De&#160;b&#233;lizal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XBS2QX0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525657v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mousset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-290" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Peignelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629471v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683540v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>