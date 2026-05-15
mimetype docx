--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1665,295 +1665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigations about three young volcano-sedimentary systems of Velay-Vivarais (France) and co-evolution humans-volcanoes in the background</w:t>
+                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Miallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervè Guillou</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17844⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195152v1</w:t>
+                <w:t xml:space="preserve">hal-03946451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New investigations about three young volcano-sedimentary systems of Velay-Vivarais (France) and co-evolution humans-volcanoes in the background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Miallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pilleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Hervè Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.93-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946451v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers « Bas-Terroir » (plaine de la Scarpe, Nord de la France) : les explorations géophysiques d’une formation alluviale eemienne</w:t>
               </w:r>
@@ -2170,429 +2170,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Fifty-year dynamics of the Lena River islands (Russia): Spatio-temporal pattern of large periglacial anabranching river and influence of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 784, pp.147079. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 783, pp.147020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229949v1</w:t>
+                <w:t xml:space="preserve">hal-03353117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty-year dynamics of the Lena River islands (Russia): Spatio-temporal pattern of large periglacial anabranching river and influence of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Costard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Mariya Doncheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 783, pp.147020. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353117v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Doncheva</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793233v1</w:t>
+                <w:t xml:space="preserve">hal-03229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
               </w:r>
@@ -2706,295 +2706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922125v1</w:t>
+                <w:t xml:space="preserve">hal-02612978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612978v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial changes in river morphologies of northwestern Europe: An example of a smooth response to climate forcing (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux hydro-sédimentaires dans le bassin supérieur du fleuve Loire (Massif Central, France) au cours des trois derniers millénaires : archives séquentielles, chronologie et corrélations régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,314 +4477,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental reconstruction of the ancient harbors of King Louis IX (Aigues-Mortes, Rhone Delta, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vayssière</w:t>
+                <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Depret</w:t>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Castanet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.505 - 513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544548v1</w:t>
+                <w:t xml:space="preserve">hal-01481285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long sedimentary succession of the Valle Giumentina basin (Abruzzo, Central Italy): new evidence from stratigraphic studies and Electrical Resistivity Tomography (ERT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Utasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Villa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481354v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4833,351 +4825,359 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 273, pp.244 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental reconstruction of the ancient harbors of King Louis IX (Aigues-Mortes, Rhone Delta, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The long sedimentary succession of the Valle Giumentina basin (Abruzzo, Central Italy): new evidence from stratigraphic studies and Electrical Resistivity Tomography (ERT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481285v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Utasse</w:t>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481338v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de la dynamique des îles fluviales de trois grands cours d’eau – Lena, Napo et Loire</w:t>
               </w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral Garcia Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5327,64 +5327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
@@ -5422,51 +5422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological controls on the morphogenesis of low-energy meanders (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,295 +5708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-penetrating radar observations for estimating the vertical displacement of rotational landslides</w:t>
+                <w:t xml:space="preserve">Coupling between Video and Seismic Data Analysis for the Study of Lahar Dynamics at Merapi Volcano, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
+                <w:t xml:space="preserve">Sandy budi Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+                <w:t xml:space="preserve">Philippe Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Malet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Virmoux</w:t>
+                <w:t xml:space="preserve">Marie Zeghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (6), pp.1399-1406. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.251 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-1399-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569164v1</w:t>
+                <w:t xml:space="preserve">hal-01483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between Video and Seismic Data Analysis for the Study of Lahar Dynamics at Merapi Volcano, Indonesia</w:t>
+                <w:t xml:space="preserve">Ground-penetrating radar observations for estimating the vertical displacement of rotational landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy budi Wibowo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mourot</w:t>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">J.-P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zeghdoudi</w:t>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.251 - 266. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1399-1406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-1399-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483552v1</w:t>
+                <w:t xml:space="preserve">hal-02569164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie)Deuxième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
               </w:r>
@@ -6142,403 +6142,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vallin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buchwald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877085v1</w:t>
+                <w:t xml:space="preserve">hal-04621615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mesmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558696v1</w:t>
+                <w:t xml:space="preserve">hal-04877085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621615v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
               </w:r>
@@ -6893,351 +6893,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709333v1</w:t>
+                <w:t xml:space="preserve">hal-04191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Douillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191943v1</w:t>
+                <w:t xml:space="preserve">hal-03709333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary dynamics of a meandering river in the Seine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,77 +7538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a Large Periglacial River to the current Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8399,372 +8399,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424003v1</w:t>
+                <w:t xml:space="preserve">hal-02323422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Géorisque XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841748v1</w:t>
+                <w:t xml:space="preserve">hal-04424003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lens, France</w:t>
+              <w:t xml:space="preserve">IUSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323422v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of oasis farming: past resilience in the oasis of Dhayah (U.A.E.)</w:t>
               </w:r>
@@ -9026,51 +9026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9102,277 +9102,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
+                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904228v1</w:t>
+                <w:t xml:space="preserve">hal-03904029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
+                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904029v1</w:t>
+                <w:t xml:space="preserve">hal-03904228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t>
               </w:r>
@@ -9384,51 +9384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,64 +9647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Incontro Annuale di Preistoria e Protostoria Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio, IIPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Genova, Italy</w:t>
@@ -9746,51 +9746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivières de pierres, nouvelles données, nouvelles questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9884,51 +9884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,51 +9996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « rivières de pierres » : une formation « hors classes » ? Questions posées dans le cas du massif du Mézenc (Velay oriental, Sud-Est du Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,51 +10108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des têtes de bassin aux fluctuations environnementales, du Tardiglaciaire à l’Actuel : l’exemple du bassin supérieur de la Loire dans le massif du Mézenc (Velay-Vivarais, Sud-Est du Massif central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10390,64 +10390,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost Degradation and Re-Aggradation in the Beaver Creek Floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,307 +10755,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Eemian palaeoenvironmental evolution in the northern plains of France from the alluvial sequence of Waziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bieber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 638, THEME: S13 : FLUVIAL PROCESS AND LANDFORMS, pp.130-131, Book of Abstracts</w:t>
+              <w:t xml:space="preserve">MedPalyno 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085053v1</w:t>
+                <w:t xml:space="preserve">hal-02319864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eemian palaeoenvironmental evolution in the northern plains of France from the alluvial sequence of Waziers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Auguste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 638, THEME: S13 : FLUVIAL PROCESS AND LANDFORMS, pp.130-131, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319864v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial changes in fuvial morphologies of the upstream Loire catchment and the middle Cher river valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11162,51 +11162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrements holocènes des flux hydro-sédimentaires dans les têtes de réseau du bassin supérieur de la Loire (Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11507,51 +11507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « rivières de pierres » : une formation en marge des catégories classiques. Questions posées dans le cas du massif du Mézenc (Velay oriental, Sud-Est du Massif central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,51 +11632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “rivières de pierres”: une formation en marge des catégories classiques ; questions posées dans le cas du massif du Mézenc (Velay oriental, Sud-Est du Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11744,51 +11744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and dynamics of blockstreams in the eastern Velay highlands, Massif central, France: preliminary findings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11914,51 +11914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IME-Site 16 :Pré du Bois swamp and openfield blockstream formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Peignelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12047,51 +12047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to quantify how weirs and upstream reservoirs modify bedload velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,103 +12197,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12341,51 +12341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12463,51 +12463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12754,51 +12754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8059B722"/>
+    <w:nsid w:val="1094C3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12985,51 +12985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-virmoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-786X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Arisbaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karit L Gaol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maruf Mukti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geogeo.2025.100487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#232; Guillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJHSPW86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Garcia Govea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Ville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De&#160;b&#233;lizal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XBS2QX0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525657v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mousset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-290" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Peignelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629471v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683540v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-virmoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-786X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Arisbaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karit L Gaol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maruf Mukti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geogeo.2025.100487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#232; Guillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17844" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJHSPW86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Garcia Govea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Ville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De&#160;b&#233;lizal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XBS2QX0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525657v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mousset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-290" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Peignelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629471v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683540v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>