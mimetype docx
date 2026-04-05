--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1651,248 +1651,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic coarse-graining formulation of slender-rods, bio-filaments and flagella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addendum to &amp;quot;Local Controllability of the Two-Link Magneto-Elastic Micro-Swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hermes Gadêlha</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0235⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (7), pp.2303-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2764422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658670v2</w:t>
+                <w:t xml:space="preserve">hal-01553296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to &amp;quot;Local Controllability of the Two-Link Magneto-Elastic Micro-Swimmer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The asymptotic coarse-graining formulation of slender-rods, bio-filaments and flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Gadêlha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (7), pp.2303-2305. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (144), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2764422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553296v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Gadêlha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, AGDE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2728,51 +2728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.7.2025.3.06" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178973v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L042061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.92.121005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn A Gaffney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit P Dalwadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Walker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.l022101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yasuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.064603" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Walker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Gaffney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dalwadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.023101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277290v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658670v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Gad&#234;lha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0235" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2764422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Levillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106682v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.7.2025.3.06" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178973v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L042061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.92.121005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn A Gaffney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit P Dalwadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Walker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.l022101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yasuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.064603" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Walker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Gaffney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dalwadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.023101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277290v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2764422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658670v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Gad&#234;lha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Levillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106682v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>