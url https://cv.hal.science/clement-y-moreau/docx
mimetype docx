--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust undulatory locomotion through neuromechanical adjustments in a dissipative medium</w:t>
+                <w:t xml:space="preserve">Shapes optimising grand resistance tensor entries for a rigid body in a Stokes flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Herault</w:t>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (222), </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23952/jano.7.2025.3.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100551v1</w:t>
+                <w:t xml:space="preserve">hal-05287117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shapes optimising grand resistance tensor entries for a rigid body in a Stokes flow</w:t>
+                <w:t xml:space="preserve">Robust undulatory locomotion through neuromechanical adjustments in a dissipative medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Privat</w:t>
+                <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (222), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23952/jano.7.2025.3.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287117v1</w:t>
+                <w:t xml:space="preserve">hal-05100551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary conditions for local controllability of a particular class of systems with two scalar controls</w:t>
               </w:r>
@@ -340,51 +340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -431,77 +431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust undulatory locomotion via neuromechanical adjustments in a dissipative medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (222), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -535,51 +535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal design of a synthetic cilium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and Optimal Control of Microswimmers : Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -741,681 +741,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical orbits for rapidly deforming planar microswimmers in shear flow</w:t>
+                <w:t xml:space="preserve">Emergent rheotaxis of shape-changing swimmers in Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eamonn A Gaffney</w:t>
+                <w:t xml:space="preserve">B.J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohit P Dalwadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">K. Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J Walker</w:t>
+                <w:t xml:space="preserve">E.A. Gaffney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Dalwadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.l022101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 944, pp.R2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050448v1</w:t>
+                <w:t xml:space="preserve">hal-05050468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized swimming with odd elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of rapid yawing on simple swimmer models and planar Jeffery's orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn A Gaffney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kento Yasuda</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit P Dalwadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.105.064603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.023101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.023101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050460v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent rheotaxis of shape-changing swimmers in Poiseuille flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The control of particles in the Stokes limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Gaffney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.P. Dalwadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 944, pp.R2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.474⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 942, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050468v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rapid yawing on simple swimmer models and planar Jeffery's orbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Canonical orbits for rapidly deforming planar microswimmers in shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn A Gaffney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit P Dalwadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Walker</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohit P Dalwadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.023101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.023101⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.L022101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.l022101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050439v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of particles in the Stokes limit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organized swimming with odd elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kento Yasuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 942, pp.A1. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physreve.105.064603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050454v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-constrained controllability of linear reaction-diffusion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,64 +1449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving a Microswimmer with Wall-Induced Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (9), pp.1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,90 +1540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and controllability of microswimmers by a shearing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eamonn A Gaffney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (8), pp.211141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,248 +1651,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to &amp;quot;Local Controllability of the Two-Link Magneto-Elastic Micro-Swimmer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The asymptotic coarse-graining formulation of slender-rods, bio-filaments and flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Gadêlha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2764422⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (144), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553296v1</w:t>
+                <w:t xml:space="preserve">hal-01658670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic coarse-graining formulation of slender-rods, bio-filaments and flagella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Addendum to &amp;quot;Local Controllability of the Two-Link Magneto-Elastic Micro-Swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hermes Gadêlha</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (144), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (7), pp.2303-2305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2764422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658670v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1910,77 +1910,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of elastic micro-filaments : model comparison and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Gadêlha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, AGDE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2037,77 +2037,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending-compression coupling in extensible slender microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2359,51 +2359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability in finite and infinite dimension and applications to bio-inspired nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université Côte d'Azur, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020COAZ4020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2462,77 +2462,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for the article &amp;quot;Robust undulatory locomotion via neuromechanical adjustments in a dissipative medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2728,51 +2728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.7.2025.3.06" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178973v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L042061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.92.121005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn A Gaffney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit P Dalwadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Walker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.l022101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yasuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.064603" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Walker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Gaffney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dalwadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.023101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277290v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2764422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658670v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Gad&#234;lha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Levillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106682v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.7.2025.3.06" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178973v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L042061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.92.121005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishimoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Gaffney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dalwadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.474" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn A Gaffney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit P Dalwadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.023101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.253" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.l022101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yasuda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.064603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277290v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658670v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Gad&#234;lha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0235" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2764422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Levillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106682v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>