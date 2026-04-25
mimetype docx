--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémentine Chirol </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting air bubble formation during X‐ray CT fast scanning of rewetted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (6), pp.e70054. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial mapping of soil type and land cover influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.e01008. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek systems in restored coastal wetlands: Morphological evolution and design implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.171067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destisol: A decision‐support tool to assess the ecosystem services provided by urban soils for better urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tribotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (5), pp.e13557. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation interactions with geotechnical properties and erodibility of salt marsh sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, pp.107713. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I D Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.144. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore, live root and necromass quantification in complex heterogeneous wetland soils using X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.114898. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetation cover and sediment type on 3D subsurface structure and shear strength in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (11), pp.2279-2297. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of salt marsh substrates to near‐instantaneous hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizing tidal creek morphology in mature saltmarshes using semi-automated extraction from lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.291-311. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.935-956. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse3030935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And yet they move: microbial movement in soil habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mason-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schluter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Guseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-14399, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of soil type and land occupation influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-8020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services and prospective as drivers for regional land planning: an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Feraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-quantitative evaluation and mapping of bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepSurf Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie RX à l’analyse structurale des composantes d’un sol : macroporosité, réseau racinaire et nécromasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Département AgroEcosystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltmarsh biogeomorphology across scales: implications for conservation, habitat restoration and ecosystem services delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of COastal Resources and Environment (CORE21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZHOU, Zeng, Hohai University, China; MUDD, Simon, University of Edinburgh, UK; HU, Zhan, Sun Yat-Sen University, China; MÖLLER, Iris, Trinity College Dublin, Ireland; GONG, Zheng, Hohai University, China, Oct 2021, En ligne, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services in terrestrial and coastal settings: how can we exchange knowledge across disciplines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, 2021, En ligne, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of belowground structure on coastal wetland erosion resistance using X-Ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computed Tomography to the topological analysis of roots and voids in wetland sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the science base: design and evolution of creek networks in restored coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring Estuarine and Coastal Habitats in the North East Atlantic (REACH North East Atlantic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LiDAR to the Systematic Monitoring of Creek Networks in Natural & Restored Saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International LiDAR Mapping Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coastal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek networks: natural evolution and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMPG annual conference “Sealines of Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of texture and management practices on soil structure dynamics and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MicroSoil 2025 - Soil Organic Carbon: Microscale processes and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Loup Lamairé, France. pp.1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la capacité de stockage additionnel de carbone organique dans les sols à horizon 2050 à l'échelle d'un petit territoire, en fonction du type de sol et de la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage capacity of full soil profiles over 50 years for different soil types and land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak and wobbly or strong and stable?: Determining the resistance of coastal salt marshes to extreme storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Photo 2019 exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visualisation of soil structure in UK saltmarshes under di erent sediment and vegetation types using X-Ray CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural evolution of creek networks and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes: the Steart Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity to face climate change in coastal areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Marshes vs The Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset: Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5258/SOTON/D1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COSMOS « Compromis et optimisation des services écosystémiques rendus par les sols » (2021-2022) à destination de l'ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in restored coastal wetlands - Jacobs Technical Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacobs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Evolution of Creek Networks in Restored Coastal Wetland Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. University of Southampton, 2018. English. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Restoration : current advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Lorraine, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémentine Chirol </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial mapping of soil type and land cover influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.e01008. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting air bubble formation during X‐ray CT fast scanning of rewetted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (6), pp.e70054. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek systems in restored coastal wetlands: Morphological evolution and design implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.171067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destisol: A decision‐support tool to assess the ecosystem services provided by urban soils for better urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tribotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (5), pp.e13557. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation interactions with geotechnical properties and erodibility of salt marsh sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, pp.107713. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I D Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.144. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetation cover and sediment type on 3D subsurface structure and shear strength in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (11), pp.2279-2297. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore, live root and necromass quantification in complex heterogeneous wetland soils using X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.114898. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of salt marsh substrates to near‐instantaneous hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizing tidal creek morphology in mature saltmarshes using semi-automated extraction from lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.291-311. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.935-956. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse3030935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And yet they move: microbial movement in soil habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mason-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schluter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Guseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-14399, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of soil type and land occupation influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-8020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services and prospective as drivers for regional land planning: an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Feraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-quantitative evaluation and mapping of bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepSurf Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services in terrestrial and coastal settings: how can we exchange knowledge across disciplines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, 2021, En ligne, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie RX à l’analyse structurale des composantes d’un sol : macroporosité, réseau racinaire et nécromasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Département AgroEcosystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltmarsh biogeomorphology across scales: implications for conservation, habitat restoration and ecosystem services delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of COastal Resources and Environment (CORE21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZHOU, Zeng, Hohai University, China; MUDD, Simon, University of Edinburgh, UK; HU, Zhan, Sun Yat-Sen University, China; MÖLLER, Iris, Trinity College Dublin, Ireland; GONG, Zheng, Hohai University, China, Oct 2021, En ligne, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of belowground structure on coastal wetland erosion resistance using X-Ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computed Tomography to the topological analysis of roots and voids in wetland sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the science base: design and evolution of creek networks in restored coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring Estuarine and Coastal Habitats in the North East Atlantic (REACH North East Atlantic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LiDAR to the Systematic Monitoring of Creek Networks in Natural & Restored Saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International LiDAR Mapping Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coastal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek networks: natural evolution and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMPG annual conference “Sealines of Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of texture and management practices on soil structure dynamics and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MicroSoil 2025 - Soil Organic Carbon: Microscale processes and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Loup Lamairé, France. pp.1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la capacité de stockage additionnel de carbone organique dans les sols à horizon 2050 à l'échelle d'un petit territoire, en fonction du type de sol et de la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage capacity of full soil profiles over 50 years for different soil types and land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak and wobbly or strong and stable?: Determining the resistance of coastal salt marshes to extreme storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Photo 2019 exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visualisation of soil structure in UK saltmarshes under di erent sediment and vegetation types using X-Ray CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural evolution of creek networks and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes: the Steart Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity to face climate change in coastal areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Marshes vs The Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset: Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5258/SOTON/D1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COSMOS « Compromis et optimisation des services écosystémiques rendus par les sols » (2021-2022) à destination de l'ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in restored coastal wetlands - Jacobs Technical Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacobs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Evolution of Creek Networks in Restored Coastal Wetland Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. University of Southampton, 2018. English. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Restoration : current advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Lorraine, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pontee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Gallop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.L. Thompson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brooks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Kirkham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#246;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Haigh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E L Thompson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Gallop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01199-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Spencer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Moeller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris M&#246;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Evans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Brooks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Christie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Haigh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Amos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kassem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030935" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Spencer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10298" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L Spencer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pontee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari Gallop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thompson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5258/SOTON/D1114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04290352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pontee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Gallop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.L. Thompson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brooks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Kirkham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#246;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Haigh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E L Thompson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Gallop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01199-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Spencer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris M&#246;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Evans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Moeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114898" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Brooks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Christie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Haigh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Amos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kassem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030935" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Spencer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10298" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L Spencer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pontee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari Gallop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thompson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5258/SOTON/D1114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04290352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>