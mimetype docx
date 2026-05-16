--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémentine Chirol </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial mapping of soil type and land cover influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.e01008. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting air bubble formation during X‐ray CT fast scanning of rewetted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (6), pp.e70054. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek systems in restored coastal wetlands: Morphological evolution and design implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.171067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destisol: A decision‐support tool to assess the ecosystem services provided by urban soils for better urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tribotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (5), pp.e13557. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation interactions with geotechnical properties and erodibility of salt marsh sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, pp.107713. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I D Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.144. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetation cover and sediment type on 3D subsurface structure and shear strength in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (11), pp.2279-2297. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore, live root and necromass quantification in complex heterogeneous wetland soils using X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.114898. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of salt marsh substrates to near‐instantaneous hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizing tidal creek morphology in mature saltmarshes using semi-automated extraction from lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.291-311. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.935-956. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse3030935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And yet they move: microbial movement in soil habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mason-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schluter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Guseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-14399, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of soil type and land occupation influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-8020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services and prospective as drivers for regional land planning: an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Feraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-quantitative evaluation and mapping of bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepSurf Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services in terrestrial and coastal settings: how can we exchange knowledge across disciplines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, 2021, En ligne, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie RX à l’analyse structurale des composantes d’un sol : macroporosité, réseau racinaire et nécromasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Département AgroEcosystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltmarsh biogeomorphology across scales: implications for conservation, habitat restoration and ecosystem services delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of COastal Resources and Environment (CORE21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZHOU, Zeng, Hohai University, China; MUDD, Simon, University of Edinburgh, UK; HU, Zhan, Sun Yat-Sen University, China; MÖLLER, Iris, Trinity College Dublin, Ireland; GONG, Zheng, Hohai University, China, Oct 2021, En ligne, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of belowground structure on coastal wetland erosion resistance using X-Ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computed Tomography to the topological analysis of roots and voids in wetland sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the science base: design and evolution of creek networks in restored coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring Estuarine and Coastal Habitats in the North East Atlantic (REACH North East Atlantic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LiDAR to the Systematic Monitoring of Creek Networks in Natural & Restored Saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International LiDAR Mapping Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coastal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek networks: natural evolution and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMPG annual conference “Sealines of Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of texture and management practices on soil structure dynamics and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MicroSoil 2025 - Soil Organic Carbon: Microscale processes and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Loup Lamairé, France. pp.1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la capacité de stockage additionnel de carbone organique dans les sols à horizon 2050 à l'échelle d'un petit territoire, en fonction du type de sol et de la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage capacity of full soil profiles over 50 years for different soil types and land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak and wobbly or strong and stable?: Determining the resistance of coastal salt marshes to extreme storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Photo 2019 exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visualisation of soil structure in UK saltmarshes under di erent sediment and vegetation types using X-Ray CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural evolution of creek networks and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes: the Steart Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity to face climate change in coastal areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Marshes vs The Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset: Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5258/SOTON/D1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COSMOS « Compromis et optimisation des services écosystémiques rendus par les sols » (2021-2022) à destination de l'ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in restored coastal wetlands - Jacobs Technical Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacobs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Evolution of Creek Networks in Restored Coastal Wetland Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. University of Southampton, 2018. English. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Restoration : current advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Lorraine, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémentine Chirol </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting air bubble formation during X‐ray CT fast scanning of rewetted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (6), pp.e70054. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial mapping of soil type and land cover influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.e01008. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek systems in restored coastal wetlands: Morphological evolution and design implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.171067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destisol: A decision‐support tool to assess the ecosystem services provided by urban soils for better urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tribotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (5), pp.e13557. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation interactions with geotechnical properties and erodibility of salt marsh sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, pp.107713. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I D Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.144. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore, live root and necromass quantification in complex heterogeneous wetland soils using X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.114898. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetation cover and sediment type on 3D subsurface structure and shear strength in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (11), pp.2279-2297. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of salt marsh substrates to near‐instantaneous hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizing tidal creek morphology in mature saltmarshes using semi-automated extraction from lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.291-311. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.935-956. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse3030935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And yet they move: microbial movement in soil habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mason-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schluter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Guseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-14399, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of soil type and land occupation influence on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-8020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services and prospective as drivers for regional land planning: an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Feraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-quantitative evaluation and mapping of bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepSurf Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ecosystem services in terrestrial and coastal settings: how can we exchange knowledge across disciplines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, 2021, En ligne, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie RX à l’analyse structurale des composantes d’un sol : macroporosité, réseau racinaire et nécromasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Département AgroEcosystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltmarsh biogeomorphology across scales: implications for conservation, habitat restoration and ecosystem services delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of COastal Resources and Environment (CORE21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZHOU, Zeng, Hohai University, China; MUDD, Simon, University of Edinburgh, UK; HU, Zhan, Sun Yat-Sen University, China; MÖLLER, Iris, Trinity College Dublin, Ireland; GONG, Zheng, Hohai University, China, Oct 2021, En ligne, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of belowground structure on coastal wetland erosion resistance using X-Ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computed Tomography to the topological analysis of roots and voids in wetland sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the science base: design and evolution of creek networks in restored coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring Estuarine and Coastal Habitats in the North East Atlantic (REACH North East Atlantic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LiDAR to the Systematic Monitoring of Creek Networks in Natural & Restored Saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International LiDAR Mapping Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E L Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coastal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creek networks: natural evolution and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMPG annual conference “Sealines of Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of texture and management practices on soil structure dynamics and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MicroSoil 2025 - Soil Organic Carbon: Microscale processes and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Loup Lamairé, France. pp.1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la capacité de stockage additionnel de carbone organique dans les sols à horizon 2050 à l'échelle d'un petit territoire, en fonction du type de sol et de la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage capacity of full soil profiles over 50 years for different soil types and land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak and wobbly or strong and stable?: Determining the resistance of coastal salt marshes to extreme storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Photo 2019 exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visualisation of soil structure in UK saltmarshes under di erent sediment and vegetation types using X-Ray CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural evolution of creek networks and design choices for intertidal habitat recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Bed Roughness on Turbulence: Cabras Lagoon, Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Young Coastal Scientists and Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of managed realignment schemes: the Steart Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity to face climate change in coastal areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Marshes vs The Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate L Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset: Morphological evolution of creek networks in 10 restored coastal wetlands in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Pontee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari Gallop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5258/SOTON/D1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COSMOS « Compromis et optimisation des services écosystémiques rendus par les sols » (2021-2022) à destination de l'ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution of creek networks in restored coastal wetlands - Jacobs Technical Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacobs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Evolution of Creek Networks in Restored Coastal Wetland Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. University of Southampton, 2018. English. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04290352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Restoration : current advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Lorraine, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pontee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Gallop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.L. Thompson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brooks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Kirkham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#246;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Haigh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E L Thompson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Gallop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01199-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Spencer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris M&#246;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Evans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Moeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114898" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Brooks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Christie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Haigh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Amos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kassem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030935" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Spencer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10298" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L Spencer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pontee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari Gallop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thompson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5258/SOTON/D1114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04290352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pontee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Gallop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.L. Thompson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brooks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Kirkham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#246;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Haigh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E L Thompson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Gallop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01199-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Spencer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Moeller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris M&#246;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Evans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Brooks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Christie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Haigh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Amos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kassem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030935" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Spencer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10298" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L Spencer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pontee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari Gallop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thompson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5258/SOTON/D1114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04290352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>