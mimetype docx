--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -319,59 +319,59 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes de caractérisation magnétique sous champs tournants et sous contrainte thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Energie électrique. Université Claude Bernard Lyon 1, 2024. Français. </w:t>
+              <w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2024LYO10072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04579010v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1013,217 +1013,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
+              <w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750968v1</w:t>
+                <w:t xml:space="preserve">hal-03828017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828017v1</w:t>
+                <w:t xml:space="preserve">hal-03750968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adjusting nonlinear energy harvesting system under rotational motion</w:t>
               </w:r>
@@ -1309,172 +1309,422 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t>
+                <w:t xml:space="preserve">Magnetic characterization under PWM and PWM-like excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Solimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de la Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Musumeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208213v1</w:t>
+                <w:t xml:space="preserve">hal-05569554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Non-Standard Dynamic Hysteresis Loops of NGO Laminations for Model Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Solimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de la Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Musumeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International symposium on Hysteresis Modeling and Micromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1516,65 +1766,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1642,51 +1892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755EB888"/>
+    <w:nsid w:val="8B0C11CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1790,51 +2040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CAD06594"/>
+    <w:nsid w:val="7F2721D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1938,51 +2188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FEE6EA1"/>
+    <w:nsid w:val="CA93A282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2175,51 +2425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579010v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579010v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Solimene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de la Barri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musumeci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pastorelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>