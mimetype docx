--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -759,392 +759,422 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux magnétiques sous champs tournants et contrainte thermique</w:t>
+                <w:t xml:space="preserve">Measurement Method of Dynamic Hysteresis Loops on Magnetic Materials including Minor Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Solimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de la Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Musumeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symphosium de Génie Electrique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">14th International symposium on Hysteresis Modeling and Micromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Metrology Institute of Italy (INRiM), May 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193220v1</w:t>
+                <w:t xml:space="preserve">hal-05569645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory comparison of two-dimensional magnetic measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matériaux magnétiques sous champs tournants et contrainte thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">Symphosium de Génie Electrique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432462v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlaboratory comparison of two-dimensional magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828017v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1173,159 +1203,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-adjusting nonlinear energy harvesting system under rotational motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjuan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1335,301 +1460,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic characterization under PWM and PWM-like excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Solimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de la Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Non-Standard Dynamic Hysteresis Loops of NGO Laminations for Model Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Solimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de la Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International symposium on Hysteresis Modeling and Micromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1658,73 +1783,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1766,65 +1891,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1892,51 +2017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0C11CB"/>
+    <w:nsid w:val="968E306A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2040,51 +2165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F2721D4"/>
+    <w:nsid w:val="6CC80B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2188,51 +2313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CA93A282"/>
+    <w:nsid w:val="DA74C4C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2425,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579010v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Solimene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de la Barri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musumeci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pastorelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579010v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Solimene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de la Barri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musumeci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pastorelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>