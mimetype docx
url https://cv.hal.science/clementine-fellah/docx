--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -863,1619 +863,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rocky road to organics needs drying</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic evaluation of titanite reference materials for optimizing trace element and U Pb analysis by LA-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihua Hao</w:t>
+                <w:t xml:space="preserve">Anca Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Vandier</w:t>
+                <w:t xml:space="preserve">Mihai Ducea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilby Jepson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36038-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 636, pp.121635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103207v1</w:t>
+                <w:t xml:space="preserve">hal-04274443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic evaluation of titanite reference materials for optimizing trace element and U Pb analysis by LA-ICP-MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ediacaran biota from Ougnat Massif (Eastern Anti-Atlas, Morocco): Paleoenvironmental and stratigraphic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilby Jepson</w:t>
+                <w:t xml:space="preserve">Jamal El Kabouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mcclelland</w:t>
+                <w:t xml:space="preserve">Ezzoura Errami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ennih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Linnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121635⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.104806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274443v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ediacaran biota from Ougnat Massif (Eastern Anti-Atlas, Morocco): Paleoenvironmental and stratigraphic constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
+                <w:t xml:space="preserve">The rocky road to organics needs drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Ennih</w:t>
+                <w:t xml:space="preserve">Jihua Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Linnemann</w:t>
+                <w:t xml:space="preserve">Flore Vandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 198, pp.104806. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36038-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274450v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Molecular-Level Dispersion of Pristine Graphene in Aqueous Media via Polyvinyl Alcohol Coil Physisorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron oxidation state in serpentines and magnesian chlorites of subduction-related rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Huo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02636⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-34-645-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955869v1</w:t>
+                <w:t xml:space="preserve">hal-04136483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron oxidation state in serpentines and magnesian chlorites of subduction-related rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+                <w:t xml:space="preserve">Fast exhumation rate during late orogenic extension: The new timing of the Pilat detachment fault (French Massif Central, Variscan belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mccammon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Bevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (6), pp.645-656. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, pp.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-34-645-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136483v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast exhumation rate during late orogenic extension: The new timing of the Pilat detachment fault (French Massif Central, Variscan belt)</w:t>
+                <w:t xml:space="preserve">Study of Molecular-Level Dispersion of Pristine Graphene in Aqueous Media via Polyvinyl Alcohol Coil Physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gardien</w:t>
+                <w:t xml:space="preserve">Ying Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+                <w:t xml:space="preserve">Yun Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+                <w:t xml:space="preserve">Sheng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+                <w:t xml:space="preserve">Berangere Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bevillard</w:t>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103, pp.260-275. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615479v1</w:t>
+                <w:t xml:space="preserve">hal-03955869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporation of Manganese Complexes within Hybrid Resol-Silica and Carbon-Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Turquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Corbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.10.1016/j.cartre.2021.100107. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11030774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03355543v1</w:t>
+                <w:t xml:space="preserve">hal-04736213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Manganese Complexes within Hybrid Resol-Silica and Carbon-Silica Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D microstructural study of selachimorph enameloid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Turquet</w:t>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Corbella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11030774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213 (1), pp.107664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736213v1</w:t>
+                <w:t xml:space="preserve">hal-03034289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microstructural study of selachimorph enameloid evolution</w:t>
+                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Douillard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Fausto G Sirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213 (1), pp.107664. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.10.1016/j.cartre.2021.100107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034289v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03355543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese oxidation states repartition in a channel-like mesoporous zirconium oxide</w:t>
+                <w:t xml:space="preserve">Influence of the carbon interface on the mechanical behavior of SiC/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Couzon</w:t>
+                <w:t xml:space="preserve">C. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+                <w:t xml:space="preserve">J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Loestean</w:t>
+                <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Sirotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.105867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-020-00962-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047301v1</w:t>
+                <w:t xml:space="preserve">hal-02545393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbon interface on the mechanical behavior of SiC/SiC composites</w:t>
+                <w:t xml:space="preserve">Identification of inorganic particles resulting from degradation of ESSURE® implants: Study of 10 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fellah</w:t>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Braun</w:t>
+                <w:t xml:space="preserve">Elisabeth Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sauder</w:t>
+                <w:t xml:space="preserve">Aline Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sirotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.105867. </w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.162-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2020.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545393v1</w:t>
+                <w:t xml:space="preserve">hal-03083615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of inorganic particles resulting from degradation of ESSURE® implants: Study of 10 cases</w:t>
+                <w:t xml:space="preserve">Manganese oxidation states repartition in a channel-like mesoporous zirconium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Roux</w:t>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Auroux</w:t>
+                <w:t xml:space="preserve">Cristian Loestean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 250, pp.162-170. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2020.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-020-00962-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083615v1</w:t>
+                <w:t xml:space="preserve">hal-03047301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2590,1273 +2590,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkarua-like fossils from the Anti-Atlas region (Morocco): A new opportunity to test the Ediacaran-Cambrian radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulf Linnemann</w:t>
+                <w:t xml:space="preserve">Carbon-rich interiors of Ganymede and Titan: application of a kinetic model of carbonaceous organic matter transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Echinoderms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki (Finland), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271131v1</w:t>
+                <w:t xml:space="preserve">hal-05177174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a complete 3D surface reconstruction using images from a scanning electron microscope (SEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arkarua-like fossils from the Anti-Atlas region (Morocco): A new opportunity to test the Ediacaran-Cambrian radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Kabouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzoura Errami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Nasser Enih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Linnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Echinoderms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Lefebvre; Thomas Saucède, Oct 2023, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257310v1</w:t>
+                <w:t xml:space="preserve">hal-04271131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization in formate-bearing fluids: an experimental approach at 300 °C-25 MPa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sissmann</w:t>
+                <w:t xml:space="preserve">Proposal for a complete 3D surface reconstruction using images from a scanning electron microscope (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rochester, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2022.JW5A.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280861v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkiz Bekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of condensed carbon formation during serpentinization in formate bearing fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of serpentinization on carbon speciation: an experiment with formic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Serpentinization in formate-bearing fluids: an experimental approach at 300 °C-25 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Gaucher Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Association of Geochemistry and the Geochemical Society, Jul 2021, virtual edition, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991465v1</w:t>
+                <w:t xml:space="preserve">hal-03280861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF THE SIC/SIC COMPOSITES FIBER/MATRIX INTERFACES FOR NUCLEAR APPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lorrette</w:t>
+                <w:t xml:space="preserve">Effect of serpentinization on carbon speciation: an experiment with formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 10th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394044v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la surface des fibres de carbone sur le comportement mecanique des composites Cf/SiCm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">OPTIMIZATION OF THE SIC/SIC COMPOSITES FIBER/MATRIX INTERFACES FOR NUCLEAR APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC 2017 Colloque Annuel de la Societe Francophone d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pierre D'Oleron, France</w:t>
+              <w:t xml:space="preserve">HT-CMC 10th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433878v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Borocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.435-446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de la surface des fibres de carbone sur le comportement mecanique des composites Cf/SiCm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC 2017 Colloque Annuel de la Societe Francophone d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pierre D'Oleron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HRTEM investigation of local damage mechanisms at fiber/matrix interface of SiC/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on High Temperature Ceramic Matrix Composites 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3866,114 +4000,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature des interfaces carbonées au sein des composites SiC/SiC à renfort Hi-Nicalon S et Tyranno SA3 sur leur comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris sciences et lettres, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PSLEM078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02892039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4120,51 +4254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonfal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-38-103-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Minnaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lesaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2024.103612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vaudescal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Barla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ducea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilby Jepson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcclelland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121635" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kabouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzoura Errami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ennih" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Linnemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104806" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Long" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02636" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-645-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Turquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Corbella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030774" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.04.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delarue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Enih" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02892039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM078" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonfal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-38-103-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Minnaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lesaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2024.103612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vaudescal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Barla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ducea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilby Jepson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcclelland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kabouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzoura Errami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ennih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Linnemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104806" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-645-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Turquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Corbella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.04.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delarue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Enih" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02892039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>