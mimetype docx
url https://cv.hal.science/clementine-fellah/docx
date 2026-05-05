--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2465,51 +2465,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous organic matter transformation under pressure and temperature: application to icy bodies</w:t>
+                <w:t xml:space="preserve">Carbon-rich interiors of Ganymede and Titan: application of a kinetic model of carbonaceous organic matter transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
@@ -2544,97 +2544,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mineralogy, Petrology and Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki (Finland), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171391v1</w:t>
+                <w:t xml:space="preserve">hal-05177174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-rich interiors of Ganymede and Titan: application of a kinetic model of carbonaceous organic matter transformation</w:t>
+                <w:t xml:space="preserve">Carbonaceous organic matter transformation under pressure and temperature: application to icy bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
@@ -2669,82 +2678,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mineralogy, Petrology and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05177174v1</w:t>
+                <w:t xml:space="preserve">hal-05171391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkarua-like fossils from the Anti-Atlas region (Morocco): A new opportunity to test the Ediacaran-Cambrian radiation</w:t>
               </w:r>
@@ -4254,51 +4254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonfal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-38-103-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Minnaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lesaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2024.103612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vaudescal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Barla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ducea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilby Jepson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcclelland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kabouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzoura Errami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ennih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Linnemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104806" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-645-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Turquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Corbella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.04.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delarue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Enih" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02892039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonfal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-38-103-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Minnaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lesaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2024.103612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vaudescal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Barla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ducea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilby Jepson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcclelland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kabouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzoura Errami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ennih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Linnemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104806" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-645-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Turquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Corbella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.04.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delarue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-646" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Enih" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02892039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>