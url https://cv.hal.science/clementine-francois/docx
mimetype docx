--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotype divergence supports long-term asexuality in the oribatid mite Oppiella nova</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stormwater infiltration systems on the structure and the activities of groundwater biofilms: Are the effects restricted to rainy periods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Brandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tran Van</w:t>
+                <w:t xml:space="preserve">Maylis Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bluhm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+                <w:t xml:space="preserve">Jérémy Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Dumas</w:t>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (38), pp.e2101485118. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 755, pp.142451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2101485118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348950v1</w:t>
+                <w:t xml:space="preserve">hal-03082199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stormwater infiltration systems on the structure and the activities of groundwater biofilms: Are the effects restricted to rainy periods?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haplotype divergence supports long-term asexuality in the oribatid mite Oppiella nova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Moro</w:t>
+                <w:t xml:space="preserve">Alexander Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Voisin</w:t>
+                <w:t xml:space="preserve">Christian Bluhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">Zoé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 755, pp.142451. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (38), pp.e2101485118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2101485118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082199v1</w:t>
+                <w:t xml:space="preserve">hal-03348950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bioturbation by tubificid worms on biogeochemical processes, bacterial community structure and diversity in heterotrophic wetland sediments</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pigneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stormwater infiltration practices in urban area: influences on groundwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infiltration des eaux pluviales en milieu urbain : conséquences sur l'écosystème aquatique souterrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Francois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jaron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Parker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tran Van" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg3842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Jennan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brandt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bluhm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101485118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Moro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Voisin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400758" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen C Rink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0486-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Chieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00011-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Venarsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sacc&#242;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00010-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10140" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Francois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jaron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Parker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tran Van" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg3842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Jennan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Moro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bluhm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101485118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400758" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen C Rink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0486-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Chieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00011-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Venarsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sacc&#242;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00010-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10140" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>